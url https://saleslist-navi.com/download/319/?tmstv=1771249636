--- v0 (2026-04-03)
+++ v1 (2026-10-14)
@@ -1,2572 +1,2276 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...9 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
+  <workbookProtection/>
+  <bookViews>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
+  </bookViews>
   <sheets>
-    <sheet state="visible" name="サンプル" sheetId="1" r:id="rId4"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="サンプル" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
-  <calcPr/>
-[...4 lines deleted...]
-  </extLst>
+  <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...472 lines deleted...]
-
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  <fonts count="4">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="0"/>
+  <fonts count="3">
     <font>
-      <sz val="10.0"/>
-[...2 lines deleted...]
-      <scheme val="minor"/>
+      <name val="Meiryo UI"/>
+      <sz val="11"/>
     </font>
     <font>
-      <b/>
-[...2 lines deleted...]
-      <name val="Meiryo"/>
+      <name val="Meiryo UI"/>
+      <b val="1"/>
+      <color rgb="00FFFFFF"/>
+      <sz val="11"/>
     </font>
     <font>
-      <sz val="11.0"/>
-[...7 lines deleted...]
-      <name val="Meiryo"/>
+      <name val="Meiryo UI"/>
+      <b val="1"/>
+      <color rgb="00FFFFFF"/>
     </font>
   </fonts>
-  <fills count="8">
+  <fills count="3">
     <fill>
-      <patternFill patternType="none"/>
+      <patternFill/>
     </fill>
     <fill>
-      <patternFill patternType="lightGray"/>
+      <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF1A5429"/>
-[...30 lines deleted...]
-        <bgColor rgb="FF2F9299"/>
+        <fgColor rgb="00C00000"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
-    <border/>
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
+      <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
-    <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
-[...20 lines deleted...]
-      <alignment horizontal="right"/>
+  <cellXfs count="2">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle xfId="0" name="Normal" builtinId="0"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <indexedColors>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008000"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00808000"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="00C0C0C0"/>
+      <rgbColor rgb="00808080"/>
+      <rgbColor rgb="009999FF"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00FFFFCC"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00660066"/>
+      <rgbColor rgb="00FF8080"/>
+      <rgbColor rgb="000066CC"/>
+      <rgbColor rgb="00CCCCFF"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="0000CCFF"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00CCFFCC"/>
+      <rgbColor rgb="00FFFF99"/>
+      <rgbColor rgb="0099CCFF"/>
+      <rgbColor rgb="00FF99CC"/>
+      <rgbColor rgb="00CC99FF"/>
+      <rgbColor rgb="00FFCC99"/>
+      <rgbColor rgb="003366FF"/>
+      <rgbColor rgb="0033CCCC"/>
+      <rgbColor rgb="0099CC00"/>
+      <rgbColor rgb="00FFCC00"/>
+      <rgbColor rgb="00FF9900"/>
+      <rgbColor rgb="00FF6600"/>
+      <rgbColor rgb="00666699"/>
+      <rgbColor rgb="00969696"/>
+      <rgbColor rgb="00003366"/>
+      <rgbColor rgb="00339966"/>
+      <rgbColor rgb="00003300"/>
+      <rgbColor rgb="00333300"/>
+      <rgbColor rgb="00993300"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00333399"/>
+      <rgbColor rgb="00333333"/>
+    </indexedColors>
+  </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheets">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Sheets">
+    <a:clrScheme name="Office">
       <a:dk1>
-        <a:srgbClr val="000000"/>
+        <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="FFFFFF"/>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="000000"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="FFFFFF"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4285F4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="EA4335"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="FBBC04"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="34A853"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="FF6D01"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="46BDC6"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="1155CC"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="1155CC"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Sheets">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
-[...1 lines deleted...]
-        <a:cs typeface="Arial"/>
+        <a:latin typeface="Cambria"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Arial"/>
-[...1 lines deleted...]
-        <a:cs typeface="Arial"/>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
+  <dimension ref="A1:R22"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.0"/>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
-    <col customWidth="1" min="1" max="9" width="13.0"/>
-[...10 lines deleted...]
-    <col customWidth="1" min="21" max="22" width="7.63"/>
+    <col width="22" customWidth="1" min="1" max="1"/>
+    <col width="34" customWidth="1" min="2" max="2"/>
+    <col width="28" customWidth="1" min="3" max="3"/>
+    <col width="22" customWidth="1" min="4" max="4"/>
+    <col width="10" customWidth="1" min="5" max="5"/>
+    <col width="34" customWidth="1" min="6" max="6"/>
+    <col width="14" customWidth="1" min="7" max="7"/>
+    <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="28" customWidth="1" min="9" max="9"/>
+    <col width="8" customWidth="1" min="10" max="10"/>
+    <col width="9" customWidth="1" min="11" max="11"/>
+    <col width="8" customWidth="1" min="12" max="12"/>
+    <col width="34" customWidth="1" min="13" max="13"/>
+    <col width="15" customWidth="1" min="14" max="14"/>
+    <col width="10" customWidth="1" min="15" max="15"/>
+    <col width="9" customWidth="1" min="16" max="16"/>
+    <col width="30" customWidth="1" min="17" max="17"/>
+    <col width="30" customWidth="1" min="18" max="18"/>
   </cols>
   <sheetData>
-    <row r="1" ht="12.75" customHeight="1">
-[...26 lines deleted...]
-        <v>3</v>
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>基本情報</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>有料オプションA</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>有料オプションB</t>
+        </is>
       </c>
     </row>
-    <row r="2" ht="12.75" customHeight="1">
-      <c r="A2" s="7" t="s">
+    <row r="2">
+      <c r="A2" s="1" t="inlineStr">
+        <is>
+          <t>楽天ショップ名</t>
+        </is>
+      </c>
+      <c r="B2" s="1" t="inlineStr">
+        <is>
+          <t>楽天ショップURL</t>
+        </is>
+      </c>
+      <c r="C2" s="1" t="inlineStr">
+        <is>
+          <t>出店カテゴリ</t>
+        </is>
+      </c>
+      <c r="D2" s="1" t="inlineStr">
+        <is>
+          <t>会社名</t>
+        </is>
+      </c>
+      <c r="E2" s="1" t="inlineStr">
+        <is>
+          <t>郵便番号</t>
+        </is>
+      </c>
+      <c r="F2" s="1" t="inlineStr">
+        <is>
+          <t>住所</t>
+        </is>
+      </c>
+      <c r="G2" s="1" t="inlineStr">
+        <is>
+          <t>電話番号</t>
+        </is>
+      </c>
+      <c r="H2" s="1" t="inlineStr">
+        <is>
+          <t>FAX</t>
+        </is>
+      </c>
+      <c r="I2" s="1" t="inlineStr">
+        <is>
+          <t>メールアドレス</t>
+        </is>
+      </c>
+      <c r="J2" s="1" t="inlineStr">
+        <is>
+          <t>感想数</t>
+        </is>
+      </c>
+      <c r="K2" s="1" t="inlineStr">
+        <is>
+          <t>平均スコア</t>
+        </is>
+      </c>
+      <c r="L2" s="1" t="inlineStr">
+        <is>
+          <t>商品数</t>
+        </is>
+      </c>
+      <c r="M2" s="1" t="inlineStr">
+        <is>
+          <t>ランキング上位商品名</t>
+        </is>
+      </c>
+      <c r="N2" s="1" t="inlineStr">
+        <is>
+          <t>法人番号</t>
+        </is>
+      </c>
+      <c r="O2" s="1" t="inlineStr">
+        <is>
+          <t>会社設立年</t>
+        </is>
+      </c>
+      <c r="P2" s="1" t="inlineStr">
+        <is>
+          <t>従業員数</t>
+        </is>
+      </c>
+      <c r="Q2" s="1" t="inlineStr">
+        <is>
+          <t>会社HP URL</t>
+        </is>
+      </c>
+      <c r="R2" s="1" t="inlineStr">
+        <is>
+          <t>お問い合わせフォームURL</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>名産松阪牛 牛松本店 楽天市場店</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>https://www.rakuten.co.jp/gyushohonten/</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>食品</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>ＬＴＭＭ株式会社</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>515-2516</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>三重県津市一志町田尻５４２番地２</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>059-253-2955</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>059-253-2988</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>gyushohonten@shop.rakuten.co.jp</t>
+        </is>
+      </c>
+      <c r="J3" t="n">
+        <v>265</v>
+      </c>
+      <c r="K3" t="n">
+        <v>4.63</v>
+      </c>
+      <c r="L3" t="n">
+        <v>53</v>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>内祝い お返し ギフト 【 送料無料 高級 桐箱入 】 松阪牛 特選 ハンバーグ 【 160g × 5個 】 お祝い お祝い返し お礼 肉 牛肉 内祝 結婚 出産 誕生日 贈答 贈り物 快気祝い 新築祝い 食べ物 グルメ 食品 松坂牛 配送指定日可 冷凍 お中元 お歳暮, 内祝い お返し ギフト 【 送料無料 高級 桐箱入 】 松阪牛 特選 ハンバーグ 【 160g × 6個 】 お祝い お祝い返し お礼 肉 牛肉 内祝 結婚 出産 誕生日 贈答 贈り物 快気祝い 新築祝い 食べ物 グルメ 食品 松坂牛 冷凍 お中元 お歳暮, 内祝い お返し ギフト 【 送料無料 高級 桐箱入 】 松阪牛 特選 ハンバーグ 【 160g × 8個 】 お祝い お祝い返し お礼 肉 牛肉 内祝 結婚 出産 誕生日 贈答 贈り物 快気祝い 新築祝い 食べ物 グルメ 食品 松坂牛 冷凍 お中元 お歳暮, 内祝い お返し ギフト 【 高級 桐箱入 】 松阪牛 特選 ハンバーグ 【 160g × 4個 】 お祝い お祝い返し お礼 肉 牛肉 内祝 結婚 出産 誕生日 贈答 贈り物 快気祝い 新築祝い 還暦祝い 食べ物 グルメ 食品 松坂牛 冷凍, 内祝い お返し ギフト 【 送料無料 高級 桐箱入 】 松阪牛 特選 ハンバーグ 【 160g × 10個 】 お祝い お祝い返し お礼 肉 牛肉 内祝 結婚 出産 誕生日 贈答 贈り物 快気祝い 新築祝い 食べ物 グルメ 食品 松坂牛 冷凍 お中元 お歳暮</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>7190001021788</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t>平成26年05月01日</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t>https://www.houjin.info/detail/7190001021788/</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>レドライフ</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>https://www.rakuten.co.jp/redolife/</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>美容・コスメ・香水</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>株式会社レドライフ</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>683-0021</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>鳥取県米子市石井１００８</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>0859368700</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>0859368701</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>redolife@shop.rakuten.co.jp</t>
+        </is>
+      </c>
+      <c r="J4" t="n">
+        <v>861</v>
+      </c>
+      <c r="K4" t="n">
+        <v>4.8</v>
+      </c>
+      <c r="L4" t="n">
+        <v>104</v>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>洗い流さないトリートメント 100ml ヘアミルク ヘアケア アウトバス トリートメント ヘアトリートメント くせ毛 乾燥 ミルク クリーム サラサラ 洗い流さない ノンシリコン うねり まとまる パサつき 美容室 椿油 モズクエキス 栄養 髪, 【楽天ランキング受賞】お試し 旅行 出張 出産 セット スキンケアセット お試しセット サンプル トライアルお泊りセット 乾燥肌 化粧水 乳液 クレンジング クリーム 美容液 スキンケア 化粧品 保湿 毛穴 敏感肌 無添加 使い切り ミニサイズ トラベルセット トライアル 1週間, 最強配送！ 旅行 出張 お試し スキンケアセット トライアルセット 洗顔クリーム 10g 敏感肌 洗顔 スキンケア 毛穴ケア トライアル 基礎化粧品 化粧品 セット 化粧水 乳液 メイク落し クレンジング クリーム 使い切り トラベルセット 1週間 出産 お泊り ミニサイズ サンプル, 9日9:59迄！DEALポイント30倍！ 洗い流さないトリートメント 100ml 3本 ヘアミルク アウトバス 粋な艶髪 アウトバストリートメント ヘアケア トリートメント ヘアトリートメント ヘアクリーム ヘア ノンシリコン 洗い流さない くせ毛 うねり くせ パサつき 髪質改善 椿油, 養毛剤 120ml 1本 スカルプローション 頭皮用化粧水 粋な艶髪 頭皮料 頭皮ケア 美容液 頭皮 化粧水 保湿ローション 保湿 保湿ケア 乾燥 男性 女性 頭皮ケア スカルプケア スカルプ 抜け毛 抜け毛予防 薄毛 薄毛対策 生え際 地肌 ローション ヘアケア</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>5270001007070</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t>平成28年10月03日</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t>http://redolife.co.jp/company_profile.html</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t>http://redolife.co.jp/contact.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>ROYALMONSTER 楽天市場店</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>https://www.rakuten.co.jp/royalmonster/</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>スマートフォン・タブレット</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>株式会社アール・エム</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>221-0013</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>神奈川県横浜市神奈川区新子安２−１−２</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>0457186281</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>0457186282</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>royalmonster@shop.rakuten.co.jp</t>
+        </is>
+      </c>
+      <c r="J5" t="n">
+        <v>112</v>
+      </c>
+      <c r="K5" t="n">
+        <v>4.56</v>
+      </c>
+      <c r="L5" t="n">
+        <v>1067</v>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>【送料無料】Google Pixel Watch12 41mm 用 Pixel Watch3 45mm 用 Pixel Watch3 41mm 用TPU透明 全面保護 カバー TPU素材 柔らかい 耐衝撃 脱着簡単 高透光 高感度 For ピクセルウォッチ1世代2世代41mm用 3世代45mm通用 3世代41mm用 選択, 【ハイレゾ音質】 USB C イヤホンジャック変換 USB C-3.5mm イヤホン変換アダプター DAC搭載 16bit/48KHz対応 L字型 3極/4極 TRRS対応 メスからオス 音量調節/通話/音楽対応 iPad Pro Air6 5 4、Pixel 9 8 7、Galaxy S25 S24 S23 S22 S21 S20など機器に適用【送料無料】, AQUOS sense9 SH-53E ケース カバー スマホケース リング付き シリコンケース ソフトシリコン リングスタンド 耐衝撃 スタンド機能 360回転 アクオス センス ナイン 送料無料, iPhone17シリーズ ケース 手帳型 スマホPUレザーカバー スマホケース マグネット ベルト 定期入れ ポケット 全面保護 いい手触り シンプル アイフォンiPhone17 iPhone17 Pro iPhone17 Air iPhone17 ProMax 送料無料, USB ハブ スイッチ付き 3.0 USBハブ USB3.0 4ポート 5Gbps高速転送 USB増設 USBポート DC3.5mm充電ポート 独立スイッチ 4IN1 USB3.0 ハブ バスパワー/セルフパワー両対応 ハブ 小型 ノートPC適用 Mac OS/Windows/Chromebook/Linux/PS4/PS5対応 USB HUB 120CM</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>2020001052771</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t>平成20年04月22日</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t>https://www.houjin.info/detail/2020001052771/</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>KitcheNavi楽天市場店</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>https://www.rakuten.co.jp/kitchenavi/</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>キッチン用品・食器・調理器具</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>ミヤボトレーディング株式会社</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>421-0103</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>静岡県静岡市駿河区丸子６６４８番地の１</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>05018085133</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>05035882878</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>kitchenavi@shop.rakuten.co.jp</t>
+        </is>
+      </c>
+      <c r="J6" t="n">
+        <v>3431</v>
+      </c>
+      <c r="K6" t="n">
+        <v>4.85</v>
+      </c>
+      <c r="L6" t="n">
+        <v>49</v>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>【期間限定！ 最大20%OFFクーポン】【公式】VAKUEN 真空保存容器 電動 強力密閉 鮮度長持ち コンテナ タッパー キャニスター BPAフリー 電子レンジ 食洗機 冷凍 耐熱 フードストッカー 野菜 米 調味料 液体 ギフト 韓国製 バクエン, 【期間限定！ 最大20%OFFクーポン】【公式】【セット販売】VAKUEN 真空保存容器 電動 強力密閉 鮮度長持ち コンテナ タッパー キャニスター BPAフリー 電子レンジ 食洗機 冷凍 耐熱 フードストッカー 野菜 米 調味料 液体 ギフト 韓国製 バクエン, 【公式】VAKUEN専用 水切りトレイ 水切りネット BPAフリー 冷蔵 冷凍 コンテナ タッパー キャニスター 真空容器 野菜 フルーツ チーズ VAKUEN バクエン 水切り おしゃれ 保存容器 韓国製, 屋久島 春ウコン 600粒(2ヶ月分) 無添加（無着色 無香料 保存料不使用） 無農薬 無化学肥料 ウコン サプリ 小粒 サプリメント うこん 山福農園 飲みやすい 粒 turmeric 国産 鹿児島, 【マラソン限定！ 10%OFFクーポン】堺孝行 閃黒 ダマスカス 包丁 日本製 V金10号 vg10 三徳 牛刀 筋引 菜切 ペティナイフ 33層槌目 樫漆柄 青木刃物製作所 職人 両刃 高級 国産 贈り物 ギフト プレゼント 送料無料 父の日 母の日 KitcheNaviコラボ 特注品</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>8100001033378</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t>令和02年08月01日</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t>https://miyabotrading.com/</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t>https://miyabotrading.com/otoiawase</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>Raschel Fabric</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>https://www.rakuten.co.jp/fujilace/</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>インテリア・寝具・収納</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>フジレース株式会社</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>376-0011</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>群馬県桐生市相生町１−１５</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>0277536374</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>0277532017</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>fujilace@shop.rakuten.co.jp</t>
+        </is>
+      </c>
+      <c r="J7" t="n">
+        <v>522</v>
+      </c>
+      <c r="K7" t="n">
+        <v>4.74</v>
+      </c>
+      <c r="L7" t="n">
+        <v>113</v>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>レースカーテン2枚セット【72サイズから選べる・ミラー・遮熱・UVカット・無地柄】Shearer シアラー 幅100cm×丈103cm幅100cm×丈133cm幅100cm×丈176cm幅100cm×丈198cm幅100cm×丈208cm, 期間限定送料無料（沖縄・離島除く)【激安アウトレット・防炎・遮熱・軽量レースカーテン】クララ, レースカーテン2枚セット【72サイズから選べる・ミラー・遮熱・UVカット・ストライプ柄】Laforet ラフォレ 幅100cm×丈103cm幅100cm×丈133cm幅100cm×丈176cm幅100cm×丈198cm幅100cm×丈208cm, レースカーテン（1枚）【72サイズから選べる・ミラー・遮熱・UVカット・ストライプ柄】 Laforet ラフォレ 幅150cmx丈128〜183cm, 【防炎・遮熱・ミラーレースカーテン・いざというときに安心で明るいレースカーテン】SKIP スキップ幅150cm（1枚での販売）x丈148〜188cm</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>8070001016519</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t>昭和37年09月01日</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t>https://fujilace.com/</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>流通ストア 楽天市場店</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>https://www.rakuten.co.jp/ryutsu-store/</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>ペット・ペットグッズ</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>株式会社流通物産</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>271-0044</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>千葉県松戸市西馬橋３−３８−１０</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>0477072992</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>0477072993</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>ryutsu-store@shop.rakuten.co.jp</t>
+        </is>
+      </c>
+      <c r="J8" t="n">
+        <v>491</v>
+      </c>
+      <c r="K8" t="n">
+        <v>4.82</v>
+      </c>
+      <c r="L8" t="n">
+        <v>728</v>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>3個セット 黒瀬ペットフード ダイエットフード ハーブミックス 100g 自然派宣言 小鳥のエサ 餌 フード PF-24, 3個セット 黒瀬ペットフード ムキエン麦 300g 自然派宣言 小鳥の健康補助食品, スマック またたびスプレー 30g 国産 虫?果使用 合成防腐剤不使用 無着色 SM2609, フジコン ワイドカップ フルーツの森 育成20 16g×20個 飼育用 昆虫ゼリー カブト虫 クワガタ虫 成虫用 B-164, 2個セット スマック またたびスプレー 30g 国産 虫?果使用 合成防腐剤不使用 無着色 SM2609</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>2040001120353</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t>令和03年10月01日</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t>https://baseconnect.in/companies/prefecture/3420045f-8609-4232-9407-75407ae4e6e8/category/2c85e373-a3a8-4755-bdfd-20c1e09647d3</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>AQUA-STYLE</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>https://www.rakuten.co.jp/aqua-style/</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>車用品・バイク用品</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>株式会社ＡＱＵＡ</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>399-0036</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>長野県松本市村井町南２−１５−１３</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>0263857818</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>0263857819</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>aqua-style@shop.rakuten.co.jp</t>
+        </is>
+      </c>
+      <c r="J9" t="n">
+        <v>948</v>
+      </c>
+      <c r="K9" t="n">
+        <v>4.53</v>
+      </c>
+      <c r="L9" t="n">
+        <v>11763</v>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>C-HR　ヘッドライトフィルム, フォレスターSK　シートベルトバックル傷防止シート, フォレスターSK9　フォグランプレンズフィルム, レヴォーグVN系　バックドアLED, ヴェゼルRV系　フォグランプレンズフィルム</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>6100001016657</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t>平成20年07月01日</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t>https://www.aqua-alarm.com/</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>美容サプリ専門研究所オーガランド</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>https://www.rakuten.co.jp/oga24k/</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>ダイエット・健康</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>株式会社オーガランド</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>899-4341</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>鹿児島県霧島市国分野口東１２９４−１</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>0995-57-5032</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>0995-57-5037</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>oga24k@shop.rakuten.co.jp</t>
+        </is>
+      </c>
+      <c r="J10" t="n">
+        <v>361</v>
+      </c>
+      <c r="K10" t="n">
+        <v>4.76</v>
+      </c>
+      <c r="L10" t="n">
+        <v>147</v>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>【楽天1位】わたしのエクオール（30粒） エクオール サプリ 大豆イソフラボン エクオール サプリメント 天然型エクオール 鉄 亜鉛 ビタミン チェストツリー 葉酸 フェムケア 送料無料 美容 国内製造 おすすめ お試し びけん【楽天1位】, 【14％OFF SALE】高濃度アスタキサンチン サプリ（約3ヶ月分）アスタキサンチン サプリメント ソフトカプセル 高濃度 アスタキサンチン ヘマトコッカス藻色素（原料として）60mg配合 美容 40代 50代 女性 びけん オーガランド 送料無料 国内製造【楽天1位】, 【ランキング受賞】 【ゾロ目セール 13%OFF】酪酸菌 （約3ヶ月分）サプリメント オリゴ糖 乳酸菌 ビフィズス菌 との相性◎ 善玉菌 酪酸 サプリメント エイジングケア 健康 送料無料 健菌 ポイント消化 ポイント消費 送料無料 びけん オーガランド【楽天1位】, 【初回限定クーポンあり】シスチンホワイト（約1ヶ月分）シスチン サプリ サプリメント アミノ酸 ビタミンC ナイアシン Lシスチン l-シスチン 美容 健康 びけん 季節の変わり目の気になる美容に, 【1,000円OFFクーポン】リポソーム ビタミンC(20包) 高純度 レモン風味 パウダー 個包装 ビタミンC 粉末 1000mg ビタミンCサプリ リポソームVC 高吸収 高濃度 ビタミンC 送料無料 持続型 アスコルビン酸 国内製造日本 びけん オーガランド</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>9340001008280</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t>平成17年08月01日</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t>176</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t>https://ogaland.co.jp/profile</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t>https://ogaland.co.jp/contact/</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>国産小麦パン工房フルフル</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>https://www.rakuten.co.jp/full2-shop/</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>食品</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>株式会社フルタパン</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>813-0035</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>福岡県福岡市東区松崎 ２−１８−３</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>092-405-3551</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>092-672-3372</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>full2-shop@shop.rakuten.co.jp</t>
+        </is>
+      </c>
+      <c r="J11" t="n">
+        <v>356</v>
+      </c>
+      <c r="K11" t="n">
+        <v>4.67</v>
+      </c>
+      <c r="L11" t="n">
+        <v>31</v>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t>ふらんす3兄弟 お試し12本セット【明太フランス2本 5種のチーズフランス2本 ガーリックフランス2本 フルフルバゲット6本　フランスパン】, 【博多のフランスパン】明太フランス 9本セット【約16cm 冷凍 子供にもおすすめ 外カリカリ中もっちり】, 【6,000円以上で送料無料】明太フランスパン 6本セット【約16cm 冷凍 子供にもおすすめ 外カリカリ中もっちり】, ふらんす3兄弟　9本セット【明太フランス3本 5種のチーズフランス3本 ガーリックフランス3本】, 【6,000円以上で送料無料】ふらんす3兄弟　6本セット【明太フランス2本 5種のチーズフランス2本 ガーリックフランス2本】</t>
+        </is>
+      </c>
+      <c r="N11" t="inlineStr">
+        <is>
+          <t>3290001004027</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t>昭和34年08月01日</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t>53</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t>https://www.full-full.jp/company/</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t>https://www.full-full.jp/contact</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>石川製麺楽天市場店</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>https://www.rakuten.co.jp/ishikawaseimen/</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>食品</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>石川製麺株式会社</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>937-0816</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>富山県魚津市大海寺野621</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>0765245511</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>0765247764</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>ishikawaseimen@shop.rakuten.co.jp</t>
+        </is>
+      </c>
+      <c r="J12" t="n">
+        <v>157</v>
+      </c>
+      <c r="K12" t="n">
+        <v>4.44</v>
+      </c>
+      <c r="L12" t="n">
+        <v>18</v>
+      </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t>新ブラックラーメン5食セット【 ブラック 富山ブラック 送料無料 取り寄せ ギフト 贈り物 ご当地ラーメン 訳あり 富山 北陸 石川製麺 工場直販 母の日 父の日 プレゼント グルメ お中元 ゆうパケット お買い得 キャンペーン】, 雪解け名水ざるらーめん5食セット 【送料無料 工場直送 北陸 富山 ご当地 ざるらーめん ザルラーメン ざる 名水 立山 伏流水 冷し麺 母の日 父の日 プレゼント グルメ ギフト ゆうパケット】, 市場食堂の香味醤油ラーメン5食セット【北陸 富山 ご当地ラーメン 香味 あっさり醤油 業務用 ちぢれ太麺 送料無料 おすすめ 工場直送 口コミ 母の日 父の日 プレゼント ギフト グルメ ゆうパケット】, 富山ご当地ラーメン ブラックラーメン3食、業務用生ラーメン2食セット【ブラック ブラックラーメン 醤油 送料無料 取り寄せ ギフト ご当地ラーメン ラーメン 訳あり 富山 石川製麺 工場直販 母の日 父の日 プレゼント グルメ ゆうパケット】, ガツンっと富山ブラックラーメン4食セット【 ブラック 富山ブラック 濃厚 送料無料 取り寄せ ギフト 贈り物 ご当地ラーメン 富山 北陸 石川製麺 工場直販 母の日 父の日 プレゼント グルメ ゆうパケット お買い得】</t>
+        </is>
+      </c>
+      <c r="N12" t="inlineStr">
+        <is>
+          <t>2230001006979</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t>昭和33年07月01日</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t>https://jimo-navi.com/company/%E7%9F%B3%E5%B7%9D%E8%A3%BD%E9%BA%BA%E6%A0%AA%E5%BC%8F%E4%BC%9A%E7%A4%BE/</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>質屋かんてい局山形北店</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>https://www.rakuten.co.jp/kanteiyamagata/</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>ジュエリー・アクセサリー</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>株式会社エト・アール</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>999-3115</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>山形県上山市高野６４</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>0223469922</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>0223469922</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>kanteiyamagata@shop.rakuten.co.jp</t>
+        </is>
+      </c>
+      <c r="J13" t="n">
+        <v>203</v>
+      </c>
+      <c r="K13" t="n">
+        <v>4.78</v>
+      </c>
+      <c r="L13" t="n">
+        <v>2140</v>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t>［南店］【良品】 ルイヴィトン M69340 ポルトフォイユ ロック ミニ ベージュ【中古】, ［泉店］【極美品】 ナイキxトラヴィススコット IM9113-300 ジョーダン ジャンプマンジャック CJ1 T-Rexx グリーンスパーク グリーン【中古】, ［泉店］ カナダグース 3346JM ダウンジャケット ネイビー【中古】, ［南店］ 【極美品】 ルイヴィトン N51119 チェルシー ダミエ エべヌ トートバッグ ブラウン系 メンズ レディース 【中古】, ［泉店］【良品】 ルイヴィトン M45244 ナイル ブラウン ショルダーバッグ 斜め掛け 【中古】</t>
+        </is>
+      </c>
+      <c r="N13" t="inlineStr">
+        <is>
+          <t>1390002011501</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t>昭和44年05月16日</t>
+        </is>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t>http://kanteikyoku-yamagatakita.com/company/</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t>http://kanteikyoku-yamagatakita.com/contact/</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>ASOBIBA</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>https://www.rakuten.co.jp/ikedakogyosha-shop/</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>おもちゃ</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>株式会社池田工業社</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>633-0253</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>奈良県宇陀市榛原萩原２４６０</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>0745821016</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>0745827800</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>ikedakogyosha-shop@shop.rakuten.co.jp</t>
+        </is>
+      </c>
+      <c r="J14" t="n">
+        <v>330</v>
+      </c>
+      <c r="K14" t="n">
+        <v>4.88</v>
+      </c>
+      <c r="L14" t="n">
+        <v>571</v>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t>mocumo ミニュチュアハウスシリーズ［ 組み立て ドールハウス ミニチュアハウス 光る おしゃれ かわいい カフェ キッチン 喫茶店 パン屋 ティー ミニチュア キット 自分で作る 簡単 創造力 組み合わせ自由 売れ筋 プレゼント ギフト rolife robotime ロボタイム ］, イージーネット（大）丸型 ［ 虫取り網 虫網 昆虫 捕獲 昆虫採集 魚 アウトドア 虫あみ 伸縮式 コンパクト 池田工業社 ］, 【 メーカー直販 認定品 】 競技用けん玉 こだまTYPEーG PASTEL パープル ［けんだま 認定 ケンダマ パステル パープル 池田工業社］, 【mocumo】 スーパークリエイターシリーズ［ 組み立て ドールハウス 光る つながる ミニチュアハウス おしゃれ かわいい 新作 ショップ ミニチュア 自分で作る 簡単 道具不要 創造力 組み合わせ自由 売れ筋 プレゼント ギフト rolife robotime ロボタイム ］, 新幹線カイト ［ 凧揚げ 凧 揚げ 凧あげ お正月 スポーツ 池田工業社 イケダ ］</t>
+        </is>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t>7150001009845</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t>昭和56年08月01日</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t>https://www.yamaine-ikeda.co.jp/company/about</t>
+        </is>
+      </c>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t>https://www.yamaine-ikeda.co.jp/contact</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>Lib リブ</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>https://www.rakuten.co.jp/libs/</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>日用品雑貨・文房具・手芸</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>株式会社ＶＡＲＶＥＬＯＵＳ</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>730-0037</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>広島県広島市中区中町3-11 4F</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>0822489779</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>0822489779</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>libs@shop.rakuten.co.jp</t>
+        </is>
+      </c>
+      <c r="J15" t="n">
+        <v>2858</v>
+      </c>
+      <c r="K15" t="n">
+        <v>4.75</v>
+      </c>
+      <c r="L15" t="n">
+        <v>2246</v>
+      </c>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t>山崎実業 tower タワー 【風呂イス単品 or ＋湯おけ2点セット】 マグネット風呂イス SH25 ＆ マグネット&amp;引っ掛け湯おけ 6925 6926 5378 5379風呂 イス マグネット壁 浮かせて収納 磁石 湯桶 洗面器 オシャレ シンプル 白 黒, 【レビュー特典】 山崎実業 【 伸縮収納力アップ2段ハンガー スマート 】 smart 5678 5679クローゼット 吊り下げ収納 ハンガーパイプ 増やす 2段ハンガー 収納アップ 収納アップ ハンガー 簡単設置 子供服 スカート 帽子 鞄 白 黒 省スペース デッドスペース シンプル, 山崎実業 【送料無料セット・単品購入】tower 調味料収納 マグネット 調味料ストッカー＆スパイスボトルセット 4817/4818 4813/4814 4819/4820マグネット 調味料入れ 調味料を浮かせて収納 シンプル 調味料ケース 保存容器 キッチン 砂糖 塩 七味 スパイス 醤油 オイル, 【レビュー特典】マーナ marna 極 冷凍ごはん容器 4個セット 保存容器 冷凍保存 冷凍 冷凍ご飯 冷凍ご飯容器 お米 米 ごはん 一膳分 電子レンジ可 食洗機対応 乾燥機対応 キッチン用品 ホワイト, 山崎実業 【 マグネット＆引っ掛け湯おけ タワー レギュラーサイズ L サイズ 】 tower 5378 5379 1562 1563バスルーム 浴室用 桶 風呂桶 お風呂 磁石 フック 吊るす 収納 四角 スクエア型 黒 白 オシャレ シンプル スタイリッシュ</t>
+        </is>
+      </c>
+      <c r="N15" t="inlineStr">
+        <is>
+          <t>4240001050990</t>
+        </is>
+      </c>
+      <c r="O15" t="inlineStr">
+        <is>
+          <t>平成30年12月01日</t>
+        </is>
+      </c>
+      <c r="P15" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="Q15" t="inlineStr">
+        <is>
+          <t>https://www.houjin.info/detail/4240001050990/</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>介護用品リブショップ 楽天市場店</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>https://www.rakuten.co.jp/kaigo-live-shop/</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>医薬品・コンタクト・介護</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>サンネットワークリブ株式会社</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>612-8425</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>京都府京都市伏見区竹田田中殿町９５−１</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>0756045512</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>0756045513</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>kaigo-live-shop@shop.rakuten.co.jp</t>
+        </is>
+      </c>
+      <c r="J16" t="n">
+        <v>23</v>
+      </c>
+      <c r="K16" t="n">
+        <v>5</v>
+      </c>
+      <c r="L16" t="n">
+        <v>390</v>
+      </c>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t>車椅子 体重計 車いす くるタイ 車いす体重計 体重計 家庭用体重計 SCL-WP1 施設 自宅 ミキ くるたい【法人限定】, 手すり 置き型 BSモア5 625-150 リビング ベッドサイド 立ち上がり 手摺り 簡単 歩行 シコク, 【個人様向け限定商品】特殊寝台付属品 ストレッチフィット2 マットレス 通気タイプ 91cm幅 83cm幅 100cm幅 洗浄 体圧分散 介護用品 パラマウントベッド, EV椅子 防災非常用備蓄品Aセット 天然木 レザー トイレ用品セット込み 防災グッズ 防災対策 災害対策 エレベーターいす 非常食 簡易トイレ 地震対策 簡単設置 シコク, 車椅子 軽量 折りたたみ エアータイヤ ネクストコア 標準スタンダード NEXT-11B 自走式 車椅子 車イス 空気タイヤ 松永製作所</t>
+        </is>
+      </c>
+      <c r="N16" t="inlineStr">
+        <is>
+          <t>7130001026248</t>
+        </is>
+      </c>
+      <c r="O16" t="inlineStr">
+        <is>
+          <t>令和02年11月02日</t>
+        </is>
+      </c>
+      <c r="P16" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="Q16" t="inlineStr">
+        <is>
+          <t>https://www.sn-live.com/</t>
+        </is>
+      </c>
+      <c r="R16" t="inlineStr">
+        <is>
+          <t>https://www.sn-live.com/contact.php</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>日正通販 楽天市場店</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>https://www.rakuten.co.jp/nissho-tuuhan/</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>本・雑誌・コミック</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>株式会社日正</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>963-0725</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>福島県郡山市 田村町金屋字孫右エ門平５２−１</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>024-943-2244</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>024-943-3838</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>nissho-tuuhan@shop.rakuten.co.jp</t>
+        </is>
+      </c>
+      <c r="J17" t="n">
+        <v>133</v>
+      </c>
+      <c r="K17" t="n">
+        <v>4.83</v>
+      </c>
+      <c r="L17" t="n">
+        <v>51</v>
+      </c>
+      <c r="M17" t="inlineStr">
+        <is>
+          <t>【 書　籍 】砂の上を歩いているような感じ、靴の中に小石が入っている感じ、紙を一枚挟んでいる感じがする！大病の前触れ！「足裏の違和感」これで一発解消, 【 書　籍 】1.手足のふるえ 2.筋肉のこわばり 3.動きが鈍い 4.体のバランスがとれない。進行すると寝たきりに！パーキンソン病の進行はこれでストップ, 【 書　籍 】こんな簡単な回復法があった！つらい症状から解放された！シビレ、痛みがすぐ消える脊柱管狭窄症の楽々改善法, 【 書　籍 】しびれる、痛い、歩けない！坐骨神経痛の楽々解消法, 【 書　籍 】目が乾く、口も乾く、関節が痛む、疲れも取れない「シェーグレン症候群」つらい症状がこれで改善した</t>
+        </is>
+      </c>
+      <c r="N17" t="inlineStr">
+        <is>
+          <t>8380001006117</t>
+        </is>
+      </c>
+      <c r="O17" t="inlineStr">
+        <is>
+          <t>平成14年06月01日</t>
+        </is>
+      </c>
+      <c r="P17" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="Q17" t="inlineStr">
+        <is>
+          <t>https://www.ko-cci.or.jp/youran/company/000876.html</t>
+        </is>
+      </c>
+      <c r="R17" t="inlineStr">
+        <is>
+          <t>https://www.ko-cci.or.jp/contact/</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>エルセストア</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>https://www.rakuten.co.jp/elce-store/</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>美容・コスメ・香水</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>日本治水株式会社</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>880-1301</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>宮崎県東諸県郡綾町入野４４０９−６</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>0985773131</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>0985773139</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>elce-store@shop.rakuten.co.jp</t>
+        </is>
+      </c>
+      <c r="J18" t="n">
+        <v>52</v>
+      </c>
+      <c r="K18" t="n">
+        <v>5</v>
+      </c>
+      <c r="L18" t="n">
         <v>4</v>
       </c>
-      <c r="B2" s="7" t="s">
-[...54 lines deleted...]
-        <v>3</v>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t>エルセの実 洗浄力 美容 日本産 国産 エルセ 浸透力 水筒 カルキ 健康 日本水道協会 浸透力 溶解力 水 低コスト セラミックス 無添加 美容 カチオン化 自然, シャワーヘッド 塩素刺激に着目 プラス帯電ナノバブル エルセ BABU, エルセ ひなた日向の塩石鹸 無添加 角質 毛穴 スキンケア カチオン化 帯電ナノバブル　敏感肌 肌に優しい 美容　洗顔せっけん 80g, エルセ umi潮石鹸(神々の里祝子 ほおり) 無添加 角質 毛穴 スキンケア カチオン化 帯電ナノバブル　敏感肌 肌に優しい 美容　洗顔せっけん 80g</t>
+        </is>
+      </c>
+      <c r="N18" t="inlineStr">
+        <is>
+          <t>7350001001261</t>
+        </is>
+      </c>
+      <c r="O18" t="inlineStr">
+        <is>
+          <t>平成05年12月01日</t>
+        </is>
+      </c>
+      <c r="P18" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="Q18" t="inlineStr">
+        <is>
+          <t>http://www.n-jisui.co.jp/outline.html</t>
+        </is>
       </c>
     </row>
-    <row r="3" ht="51.75" customHeight="1">
-[...15 lines deleted...]
-      <c r="F3" s="6" t="s">
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>スタイルマーケット 楽天市場店</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>https://www.rakuten.co.jp/stylemarket/</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>車用品・バイク用品</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>株式会社ウェブベンダー</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>403-0022</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>山梨県南都留郡西桂町小沼283-1</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>0555-20-2036(</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>0555-29-2072</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>stylemarket@shop.rakuten.co.jp</t>
+        </is>
+      </c>
+      <c r="J19" t="n">
+        <v>5997</v>
+      </c>
+      <c r="K19" t="n">
+        <v>4.76</v>
+      </c>
+      <c r="L19" t="n">
+        <v>6026</v>
+      </c>
+      <c r="M19" t="inlineStr">
+        <is>
+          <t>【送料無料※沖縄除く】【代引不可】ほうとう 9人前セット（3人前×3袋）もちもち生麺！クセになる美味しさ！平井屋 山梨名物 みそスープ付き ギフトにもおすすめ ご当地グルメ　お取り寄せグルメ　ギフトセット　とりよせ, 【送料無料】 スズキ ソリオ ソリオバンディット MA15S MA26S MA36S MA46S コンソールボックス アームレスト センターコンソール センターテーブル ドリンクホルダー 肘掛け 肘置き スマホホルダー アクセサリー カスタム パーツ カスタムパーツ 車内収納 内装 後付け 便利, 【送料無料】 トヨタ 200系 ハイエース DX コンソールボックス アームレスト センターコンソール センターテーブル ドリンクホルダー 肘掛け 肘置き スマホホルダー カップホルダー アクセサリー カスタム パーツ カスタムパーツ 車内収納 内装 後付け 便利, 【送料無料※沖縄除く】日本製 TOYOTA（トヨタ） AQUA（アクア）専用 アームレスト ブラック AQA-1 センターコンソール テーブル 肘置き 肘掛け アクセサリー パーツ NHP10 10系, 【5年保存可能】非常用飲料水 富士山麓の保存水 2L 6本入り 1ケース 5年保存可能 領収書・納品書・見積もり書発行可 2リットル ミネラルウォーター 防災グッズ 備え 備蓄 災害 地震 台風 断水 対策 富士山 天然水 保存水 軟水 防災水 国産 保存水 安心 安全</t>
+        </is>
+      </c>
+      <c r="N19" t="inlineStr">
+        <is>
+          <t>4090001010746</t>
+        </is>
+      </c>
+      <c r="O19" t="inlineStr">
+        <is>
+          <t>平成20年05月01日</t>
+        </is>
+      </c>
+      <c r="P19" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="Q19" t="inlineStr">
+        <is>
+          <t>https://www.iju-shienkin.pref.yamanashi.jp/facility/detail/145</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>ガーデン用品専門店フラスタ</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>https://www.rakuten.co.jp/flosta/</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>花・ガーデン・DIY</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>クローバー株式会社</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>641-0015</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>和歌山県和歌山市布引５９８−２</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>0734883216</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>0734883216</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>flosta@shop.rakuten.co.jp</t>
+        </is>
+      </c>
+      <c r="J20" t="n">
         <v>27</v>
       </c>
-      <c r="G3" s="6" t="s">
-[...39 lines deleted...]
-        <v>3</v>
+      <c r="K20" t="n">
+        <v>4.81</v>
+      </c>
+      <c r="L20" t="n">
+        <v>564</v>
+      </c>
+      <c r="M20" t="inlineStr">
+        <is>
+          <t>マグネシウムプランター 屋外用 樹脂製 野菜栽培 新生活 北欧風 大型 深型 おしゃれ ガーデンボックス, プランタースタンド 直径約30cm 丸型 観葉植物鉢 5 植木鉢 キャスター付き 6 7 8, 【ポイント8倍】フラワーベース 大型 花瓶 高さ45cm 六角形 マグネシウム 和モダン 枝物 花器 深型 スリム 黒 穴なし 鉢カバー プランターカバー 植木鉢 鉢 プランター おしゃれ 北欧 アンティーク 可愛い ガーデニング インテリア 置物 花 ギフト, リアルフェイクフラワー 店舗装飾 ギフト 6種アレンジ 北欧風 造花 胡蝶蘭 バラ, マグネシウムプランター 直径20~40.5cm 底穴付き 樽型 7号 プランター 大型 植木鉢 おしゃれ 深型</t>
+        </is>
+      </c>
+      <c r="N20" t="inlineStr">
+        <is>
+          <t>3170001014343</t>
+        </is>
+      </c>
+      <c r="O20" t="inlineStr">
+        <is>
+          <t>令和02年11月02日</t>
+        </is>
+      </c>
+      <c r="P20" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="Q20" t="inlineStr">
+        <is>
+          <t>https://www.w-clover.com/company</t>
+        </is>
+      </c>
+      <c r="R20" t="inlineStr">
+        <is>
+          <t>https://www.w-clover.com/contact</t>
+        </is>
       </c>
     </row>
-    <row r="4" ht="51.75" customHeight="1">
-[...58 lines deleted...]
-        <v>3</v>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>日井shop</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>https://www.rakuten.co.jp/nichii2022/</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>キッチン用品・食器・調理器具</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>日本日井株式会社</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>657-0045</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>兵庫県神戸市灘区下河原通４−２−１</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>0792561012</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>0792561012</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t>nichii2022@shop.rakuten.co.jp</t>
+        </is>
+      </c>
+      <c r="J21" t="n">
+        <v>653</v>
+      </c>
+      <c r="K21" t="n">
+        <v>4.81</v>
+      </c>
+      <c r="L21" t="n">
+        <v>251</v>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t>＼楽天1位／ 【即納】穴あけパンチ 1穴 穴径3mm 6mm 8mm 深さ(奥行き)53mm 事務器 一つ穴パンチ 単穴 パンチ クラフトパンチ シングルホールパンチ 穴開けパンチ 穴あきパンチ 会員証 ICカード 写真 厚紙 台紙 業務用 家庭用 穴あけ, 【メーカー保証】 呼び出しベル 受信機 (子機) 16台セット 工事不要 飲食店用 ワイヤレスコール 呼び出し機 呼び出しチャイム コードレス ワイヤレスチャイム 呼び鈴 ピンポン 介護用 遊園地 レストラン 無線 呼び出し機 店舗 受付 業務用【インボイス制度(対応領収書)】, 【メーカー保証】 呼び出しベル 受信機 (子機) 8台セット ワイヤレス 工事不要 飲食店用 NICHII ワイヤレスコール 呼び出し機 呼び鈴 ピンポン 呼び出しチャイム コードレス 介護用 遊園地 レストラン 無線呼び出し機 店舗 受付 業務用【インボイス制度(対応領収書)】, 製氷皿 製氷器 製氷機 6個取り 2点セット 蓋付き 丸氷 四角い氷 アイスボール 大きい 氷 球 溶けにくい 無臭 シリコン 取り出しやすい 透明氷 ロックアイス ビール ウイスキー ハイボール 氷 ジュース カルピス (丸氷4.5cm＋四角型5cm), 【メーカー保証】 呼び出しベル 受信機 (子機) 16台セット ワイヤレス 工事不要 フードコート 飲食店 レストラン 無線 呼び出し 呼び鈴 ピンポン 呼出しベル ワイヤレスチャイム 呼び出しブザー クリニック ゴルフ場 ホテル 店舗 受付 業務用【インボイス制度(対応領収書)】</t>
+        </is>
+      </c>
+      <c r="N21" t="inlineStr">
+        <is>
+          <t>7140001112518</t>
+        </is>
+      </c>
+      <c r="O21" t="inlineStr">
+        <is>
+          <t>平成31年03月01日</t>
+        </is>
+      </c>
+      <c r="P21" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q21" t="inlineStr">
+        <is>
+          <t>https://www.houjin.info/detail/7140001112518/</t>
+        </is>
       </c>
     </row>
-    <row r="5" ht="51.75" customHeight="1">
-[...58 lines deleted...]
-        <v>3</v>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>桜竹オンラインショップ楽天市場店</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>https://www.rakuten.co.jp/ouchiku/</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>食品</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>株式会社桜竹</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>011-0936</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>秋田県秋田市将軍野南４−１−１２</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>018-846-4888(9</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>018-847-1667</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t>ouchiku@shop.rakuten.co.jp</t>
+        </is>
+      </c>
+      <c r="J22" t="n">
+        <v>780</v>
+      </c>
+      <c r="K22" t="n">
+        <v>4.48</v>
+      </c>
+      <c r="L22" t="n">
+        <v>415</v>
+      </c>
+      <c r="M22" t="inlineStr">
+        <is>
+          <t>稲庭うどん 徳用 京家 切り落とし はしっこ 1kg お得 訳あり 切れ端 饂飩 約10-12人前 乾麺 徳用切り落とし 徳用稲庭うどん KY-1kg 15時迄のご注文は即日発送可, 八代目佐藤養助 稲庭うどん 5〜6人前 はしっこ 550g 徳用切り落とし 徳用稲庭うどん 乾麺 いなにわうどん KT-10, 八代目佐藤養助 稲庭うどん 3人前 徳用 切り落とし 270g 乾麺 はしっこ 切れ端 訳あり 食べきり いなにわうどん KT-05, 稲庭うどん 1kg×20個セット/箱売り 徳用 切り落とし 京家 業務用 はしっこ 切れ端 訳あり 日本三大うどん, 八代目佐藤養助 稲庭うどん つゆ付5人前 WY30N 400g《乾麺》 稲庭干饂飩 お歳暮 お中元 内祝い お祝い 贈り物 お礼 贈答 香典返し ギフト プレゼント いなにわうどん おすすめ 人気商品</t>
+        </is>
+      </c>
+      <c r="N22" t="inlineStr">
+        <is>
+          <t>4410001000788</t>
+        </is>
+      </c>
+      <c r="O22" t="inlineStr">
+        <is>
+          <t>昭和36年12月01日</t>
+        </is>
+      </c>
+      <c r="P22" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="Q22" t="inlineStr">
+        <is>
+          <t>https://www.akitacci.or.jp/company/00833/</t>
+        </is>
       </c>
     </row>
-    <row r="6" ht="51.75" customHeight="1">
-[...1420 lines deleted...]
-    <row r="1000" ht="12.75" customHeight="1"/>
   </sheetData>
-  <printOptions/>
-[...2 lines deleted...]
-  <drawing r:id="rId1"/>
+  <mergeCells count="3">
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="J1:M1"/>
+    <mergeCell ref="N1:R1"/>
+  </mergeCells>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-  <dc:creator>セールスメイク</dc:creator>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
+  <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>