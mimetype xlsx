--- v0 (2026-08-30)
+++ v1 (2026-10-14)
@@ -3,51 +3,53 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="サンプル" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
-  <definedNames/>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'サンプル'!$A$1:$K$21</definedName>
+  </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
@@ -553,996 +555,1009 @@
         <is>
           <t>三重県いなべ市北勢町阿下喜２７０５</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>0594-72-2428</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>その他自動車・オートバイ・自転車,自転車屋</t>
         </is>
       </c>
       <c r="I2" t="inlineStr"/>
       <c r="J2" t="n">
         <v>35.15245977</v>
       </c>
       <c r="K2" t="n">
         <v>136.52064906</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>黒崎オートサービス</t>
+          <t>株式会社酒井自動車</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>くろさきおーとさーびす</t>
+          <t>さかいじどうしゃ</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>673-0422</t>
+          <t>669-2154</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>兵庫県</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>三木市</t>
+          <t>丹波篠山市</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>兵庫県三木市与呂木２０４−５</t>
+          <t>兵庫県丹波篠山市今田町市原６３９−１</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>0794-83-6766</t>
+          <t>079-597-3164</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>バイクショップ・自動車ディーラー,中古車ディーラー・販売,車修理・自動車整備,車検代行・その他代行サービス</t>
+          <t>バイクショップ・自動車ディーラー,カー用品・自動車部品・タイヤ販売,車修理・自動車整備,卸売市場</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>自動車修理・整備業,中古車買取・鈑金・塗装業</t>
+          <t>中古車買取・鈑金・塗装業,自動車整備業</t>
         </is>
       </c>
       <c r="J3" t="n">
-        <v>34.80402512</v>
+        <v>35.0000826</v>
       </c>
       <c r="K3" t="n">
-        <v>135.00366674</v>
+        <v>135.09954885</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>有限会社佐久間商事</t>
+          <t>千葉機電工業</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>さくましょうじ</t>
+          <t>ちばきでんこうぎよう</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>099-1432</t>
+          <t>099-4141</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>北海道</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>常呂郡訓子府町</t>
+          <t>斜里郡斜里町</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>北海道常呂郡訓子府町旭町５７</t>
+          <t>北海道斜里郡斜里町字豊倉５６</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>0157-47-2550</t>
+          <t>0152-23-0502</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>その他自動車・オートバイ・自転車</t>
-[...2 lines deleted...]
-      <c r="I4" t="inlineStr"/>
+          <t>カー用品・自動車部品・タイヤ販売,車修理・自動車整備</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>自動車電装品修理業</t>
+        </is>
+      </c>
       <c r="J4" t="n">
-        <v>43.72640586</v>
+        <v>43.90010644</v>
       </c>
       <c r="K4" t="n">
-        <v>143.73987862</v>
+        <v>144.66458335</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>ベンリオートサービス</t>
+          <t>萩原輪業</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>べんりおーとさーびす</t>
+          <t>はぎわらりんぎよう</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>270-0118</t>
+          <t>286-0111</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>千葉県</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>流山市</t>
+          <t>成田市</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>千葉県流山市大字小屋１３０</t>
+          <t>千葉県成田市三里塚３１</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>0120-247819</t>
+          <t>0476-35-0206</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>その他自動車・オートバイ・自転車</t>
+          <t>その他自動車・オートバイ・自転車,自転車屋</t>
         </is>
       </c>
       <c r="I5" t="inlineStr"/>
       <c r="J5" t="n">
-        <v>35.88965982</v>
+        <v>35.74726094</v>
       </c>
       <c r="K5" t="n">
-        <v>139.89871295</v>
+        <v>140.37442287</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>秋山モータース</t>
+          <t>東所沢自動車</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>あきやまもーたーす</t>
+          <t>ひがしところざわじどうしゃ</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>360-0033</t>
+          <t>359-0016</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>埼玉県</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>熊谷市</t>
+          <t>所沢市</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>埼玉県熊谷市曙町２丁目１</t>
+          <t>埼玉県所沢市大字新郷１６８−４</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>048-521-0872</t>
+          <t>04-2944-5506</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>その他自動車・オートバイ・自転車</t>
-[...2 lines deleted...]
-      <c r="I6" t="inlineStr"/>
+          <t>中古車ディーラー・販売,車修理・自動車整備,車検代行・その他代行サービス</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>自動車整備・鈑金・塗装業,中古車買取・鈑金・塗装業</t>
+        </is>
+      </c>
       <c r="J6" t="n">
-        <v>36.13686548</v>
+        <v>35.80068162</v>
       </c>
       <c r="K6" t="n">
-        <v>139.39381541</v>
+        <v>139.50930252</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>カスタムバイクライト</t>
+          <t>３Ａオート</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>かすたむばいくらいと</t>
+          <t>すりーえーおーと</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>557-0063</t>
+          <t>546-0003</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>大阪府</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>大阪市西成区</t>
+          <t>大阪市東住吉区</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>大阪府大阪市西成区南津守４丁目２−２２</t>
+          <t>大阪府大阪市東住吉区今川２丁目１２−６</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>06-6656-0770</t>
+          <t>06-6777-1419</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>その他自動車・オートバイ・自転車</t>
-[...2 lines deleted...]
-      <c r="I7" t="inlineStr"/>
+          <t>バイクショップ・自動車ディーラー,車修理・自動車整備,車検代行・その他代行サービス</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>自動車修理・整備業,自動車整備業</t>
+        </is>
+      </c>
       <c r="J7" t="n">
-        <v>34.63008921</v>
+        <v>34.62967385</v>
       </c>
       <c r="K7" t="n">
-        <v>135.48244703</v>
+        <v>135.53868941</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>小林技研</t>
+          <t>イエローハット宮城インター店</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>こばやしぎけん</t>
-[...6 lines deleted...]
-      </c>
+          <t>いえろーはっとみやぎいんたーてん</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
           <t>宮城県</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>名取市</t>
+          <t>仙台市青葉区</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>宮城県名取市高舘吉田字東内舘３６−６</t>
+          <t>宮城県仙台市青葉区折立３-１-３５</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>022-382-2255</t>
+          <t>022-302-1058</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>車修理・自動車整備,車検代行・その他代行サービス</t>
+          <t>カー用品・自動車部品・タイヤ販売</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>自動車修理・整備業,自動車整備・鈑金・塗装業</t>
+          <t>イエローハット</t>
         </is>
       </c>
       <c r="J8" t="n">
-        <v>38.18501933</v>
+        <v>38.26656376</v>
       </c>
       <c r="K8" t="n">
-        <v>140.86491304</v>
+        <v>140.80824693</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>広和自動車株式会社</t>
+          <t>株式会社ツバメ・イータイム</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>こうわじどうしや</t>
+          <t>つばめいーたいむ</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>994-0064</t>
+          <t>740-0017</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>山形県</t>
+          <t>山口県</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>天童市</t>
+          <t>岩国市</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>山形県天童市中里７丁目３−２</t>
+          <t>山口県岩国市今津町６丁目１２−２３</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>023-655-4032</t>
+          <t>0827-35-5258</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>バイクショップ・自動車ディーラー,車修理・自動車整備,その他自動車・オートバイ・自転車</t>
-[...6 lines deleted...]
-      </c>
+          <t>中古車ディーラー・販売,その他自動車・オートバイ・自転車,輸送機械器具</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr"/>
       <c r="J9" t="n">
-        <v>38.32591066</v>
+        <v>34.16001347</v>
       </c>
       <c r="K9" t="n">
-        <v>140.36299182</v>
+        <v>132.20939724</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>ツイン</t>
+          <t>有限会社山光モータース</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>ついん</t>
+          <t>さんこうもーたーす</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>701-2604</t>
+          <t>700-0822</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>岡山県</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>美作市</t>
+          <t>岡山市北区</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>岡山県美作市福本１２８−１</t>
+          <t>岡山県岡山市北区表町３丁目２０−１７</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>0868-74-3730</t>
+          <t>086-222-0364</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>中古車ディーラー・販売,その他自動車・オートバイ・自転車</t>
-[...2 lines deleted...]
-      <c r="I10" t="inlineStr"/>
+          <t>車修理・自動車整備,その他自動車・オートバイ・自転車,輸送機械器具</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>カーフィルム施工業,自動車修理・整備業</t>
+        </is>
+      </c>
       <c r="J10" t="n">
-        <v>34.94168398</v>
+        <v>34.6566317</v>
       </c>
       <c r="K10" t="n">
-        <v>134.12593171</v>
+        <v>133.92744476</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>バイクショップ・ＭＴクボタ</t>
+          <t>オートサービスＭオフィス</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>ばいくしょっぷえむてぃくぼた</t>
+          <t>おーとさーびすえむおふぃす</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>720-2123</t>
+          <t>733-0852</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>広島県</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>福山市</t>
+          <t>広島市西区</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>広島県福山市神辺町大字川北３１８−１</t>
+          <t>広島県広島市西区鈴が峰町３９−５</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>084-963-0312</t>
+          <t>082-299-9010</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>バイクショップ・自動車ディーラー,中古車ディーラー・販売,その他自動車・オートバイ・自転車</t>
-[...2 lines deleted...]
-      <c r="I11" t="inlineStr"/>
+          <t>車修理・自動車整備,車検代行・その他代行サービス</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>自動車整備業</t>
+        </is>
+      </c>
       <c r="J11" t="n">
-        <v>34.54234975</v>
+        <v>34.38328883</v>
       </c>
       <c r="K11" t="n">
-        <v>133.38625788</v>
+        <v>132.39512108</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>株式会社丸信自動車</t>
+          <t>格安タイヤショップトレッド愛知岡崎店</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>まるしんじどうしゃ</t>
-[...6 lines deleted...]
-      </c>
+          <t>かくやすたいやしょっぷとれっどあいちおかざきてん</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
           <t>愛知県</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>稲沢市</t>
+          <t>岡崎市</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>愛知県稲沢市井之口親畑町９６</t>
+          <t>愛知県岡崎市羽根町小豆坂１６７-１</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>0587-21-3545</t>
+          <t>0564-57-8105</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>車修理・自動車整備,その他自動車・オートバイ・自転車,洗車・コイン洗車場,清掃・廃棄物処理業</t>
-[...6 lines deleted...]
-      </c>
+          <t>カー用品・自動車部品・タイヤ販売</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr"/>
       <c r="J12" t="n">
-        <v>35.23582147</v>
+        <v>34.92475791</v>
       </c>
       <c r="K12" t="n">
-        <v>136.82081985</v>
+        <v>137.17980729</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>バイク王 全国共通受付センター</t>
+          <t>宮坂・本田モーター</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>ばいくおうぜんこくきょうつううけつけせんたー</t>
+          <t>みやさかほんだもーたー</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>185-0023</t>
+          <t>156-0051</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>東京都</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>国分寺市</t>
+          <t>世田谷区</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>東京都国分寺市西元町２丁目３−２０</t>
+          <t>東京都世田谷区宮坂１丁目４４−３２</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>0120-508190</t>
+          <t>03-3428-0789</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>バイクショップ・自動車ディーラー,中古車ディーラー・販売,その他自動車・オートバイ・自転車,輸送機械器具</t>
-[...2 lines deleted...]
-      <c r="I13" t="inlineStr"/>
+          <t>車修理・自動車整備,その他自動車・オートバイ・自転車</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>自動車整備・鈑金・塗装業</t>
+        </is>
+      </c>
       <c r="J13" t="n">
-        <v>35.6911679</v>
+        <v>35.65072427</v>
       </c>
       <c r="K13" t="n">
-        <v>139.46882975</v>
+        <v>139.64201942</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>コレクション・サンタ</t>
+          <t>北関東ＴＣＭ株式会社佐野営業所</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>これくしょんさんた</t>
+          <t>きたかんとうていしいえむさのえいぎょうしょ</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>322-0026</t>
+          <t>327-0315</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>栃木県</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>鹿沼市</t>
+          <t>佐野市</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>栃木県鹿沼市茂呂６６２−７４</t>
+          <t>栃木県佐野市吉水駅前３丁目１２−７</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>0289-76-0088</t>
+          <t>0283-62-2366</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>その他自動車・オートバイ・自転車</t>
+          <t>その他自動車・オートバイ・自転車,工作機械器具・一般機械器具</t>
         </is>
       </c>
       <c r="I14" t="inlineStr"/>
       <c r="J14" t="n">
-        <v>36.54904347</v>
+        <v>36.3420831</v>
       </c>
       <c r="K14" t="n">
-        <v>139.79820817</v>
+        <v>139.57336939</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>ＭＡＴＣＨＢＯＸ</t>
+          <t>有限会社モーモー 車のモーモー</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>まっちぼっくす</t>
+          <t>もーもーくるまのもーもー</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>861-2101</t>
+          <t>867-0012</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>熊本県</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>熊本市東区</t>
+          <t>水俣市</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>熊本県熊本市東区桜木４丁目１−４８</t>
+          <t>熊本県水俣市古城３丁目２６８</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>096-234-6410</t>
+          <t>0966-69-3232</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>バイクショップ・自動車ディーラー,中古車ディーラー・販売,その他自動車・オートバイ・自転車</t>
+          <t>バイクショップ・自動車ディーラー,中古車ディーラー・販売,車検代行・その他代行サービス</t>
         </is>
       </c>
       <c r="I15" t="inlineStr"/>
       <c r="J15" t="n">
-        <v>32.77948758</v>
+        <v>32.20929263</v>
       </c>
       <c r="K15" t="n">
-        <v>130.78480788</v>
+        <v>130.42373537</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>ベアリアス</t>
+          <t>サンコー車輌株式会社</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>べありあす</t>
+          <t>さんこーしゃりょう</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>252-0203</t>
+          <t>221-0863</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>神奈川県</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>相模原市中央区</t>
+          <t>横浜市神奈川区</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>神奈川県相模原市中央区東淵野辺４丁目２−１２</t>
+          <t>神奈川県横浜市神奈川区羽沢町７３９−１</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>042-768-4091</t>
+          <t>045-382-1317</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>その他自動車・オートバイ・自転車</t>
-[...2 lines deleted...]
-      <c r="I16" t="inlineStr"/>
+          <t>車修理・自動車整備,その他自動車・オートバイ・自転車</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>自動車整備・鈑金・塗装業</t>
+        </is>
+      </c>
       <c r="J16" t="n">
-        <v>35.5565815</v>
+        <v>35.48590798</v>
       </c>
       <c r="K16" t="n">
-        <v>139.40945685</v>
+        <v>139.58448637</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>則松自動車</t>
+          <t>車検のコバック 大牟田三川店</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>のりまつじどうしゃ</t>
+          <t>しゃけんのこばっくおおむたみかわてん</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>838-0801</t>
+          <t>836-0065</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>福岡県</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>朝倉郡筑前町</t>
+          <t>大牟田市</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>福岡県朝倉郡筑前町栗田２６６５−２</t>
+          <t>福岡県大牟田市三川町２丁目３７−２</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>0946-23-1195</t>
+          <t>0120-589252</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>車修理・自動車整備,車検代行・その他代行サービス</t>
+          <t>バイクショップ・自動車ディーラー,中古車ディーラー・販売,車修理・自動車整備,車検代行・その他代行サービス</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>自動車整備・鈑金・塗装業</t>
         </is>
       </c>
       <c r="J17" t="n">
-        <v>33.44506969</v>
+        <v>33.01619013</v>
       </c>
       <c r="K17" t="n">
-        <v>130.61924402</v>
+        <v>130.42839199</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>おとかわ自工</t>
+          <t>株式会社亀井自動車塗装</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>おとかわじこう</t>
+          <t>かめいじどうしゃとそう</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>963-8061</t>
+          <t>960-0241</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>福島県</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>郡山市</t>
+          <t>福島市</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>福島県郡山市富久山町福原字東苗内２６−１</t>
+          <t>福島県福島市笹谷字出歩１５−１</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>024-955-6460</t>
+          <t>0120-576341</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>車修理・自動車整備,車検代行・その他代行サービス</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>自動車整備・鈑金・塗装業</t>
+          <t>中古車買取・鈑金・塗装業</t>
         </is>
       </c>
       <c r="J18" t="n">
-        <v>37.41535015</v>
+        <v>37.79631549</v>
       </c>
       <c r="K18" t="n">
-        <v>140.40019113</v>
+        <v>140.42956317</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>オートショップ鹿行</t>
+          <t>ワンダーランドカーリサイクルファクトリー</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>おーとしょっぷろっこう</t>
+          <t>わんだーらんどかーりさいくるふぁくとりー</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>314-0036</t>
+          <t>310-0836</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>茨城県</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>鹿嶋市</t>
+          <t>水戸市</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>茨城県鹿嶋市大字大船津２５８２−１</t>
+          <t>茨城県水戸市元吉田町１７７６−１</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>0299-83-6650</t>
+          <t>029-246-0555</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>その他自動車・オートバイ・自転車</t>
+          <t>家具屋・雑貨屋・インテリアショップ,化粧品・ジュエリー・ファッション小物,カー用品・自動車部品・タイヤ販売,卸売市場</t>
         </is>
       </c>
       <c r="I19" t="inlineStr"/>
       <c r="J19" t="n">
-        <v>35.96503199</v>
+        <v>36.34355486</v>
       </c>
       <c r="K19" t="n">
-        <v>140.61647405</v>
+        <v>140.47692827</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>大島輪店</t>
+          <t>タイヤガーデンピットイン長野東店</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>おおしまりんてん</t>
-[...6 lines deleted...]
-      </c>
+          <t>たいやがーでんぴっといんながのひがしてん</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr">
         <is>
           <t>長野県</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>長野市</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>長野県長野市松代町清野６８０</t>
+          <t>長野県長野市大字柳原１４１６-３</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>026-278-7775</t>
+          <t>026-256-6288</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>その他自動車・オートバイ・自転車,自転車屋</t>
-[...2 lines deleted...]
-      <c r="I20" t="inlineStr"/>
+          <t>カー用品・自動車部品・タイヤ販売</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>タイヤガーデン</t>
+        </is>
+      </c>
       <c r="J20" t="n">
-        <v>36.56113506</v>
+        <v>36.65668815</v>
       </c>
       <c r="K20" t="n">
-        <v>138.18588065</v>
+        <v>138.24925076</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>バイク王静岡店</t>
+          <t>西村サイクル</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>ばいくおうしずおかてん</t>
+          <t>にしむらさいくる</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>422-8063</t>
+          <t>424-0886</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>静岡県</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>静岡市駿河区</t>
+          <t>静岡市清水区</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>静岡県静岡市駿河区馬渕２丁目１４−７</t>
+          <t>静岡県静岡市清水区草薙３丁目９−１７</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>0120-508190</t>
+          <t>054-345-6907</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>バイクショップ・自動車ディーラー,中古車ディーラー・販売,その他自動車・オートバイ・自転車,輸送機械器具</t>
+          <t>バイクショップ・自動車ディーラー,中古車ディーラー・販売,その他自動車・オートバイ・自転車,自転車屋</t>
         </is>
       </c>
       <c r="I21" t="inlineStr"/>
       <c r="J21" t="n">
-        <v>34.96440217</v>
+        <v>35.00298828</v>
       </c>
       <c r="K21" t="n">
-        <v>138.386653</v>
+        <v>138.44769353</v>
       </c>
     </row>
   </sheetData>
+  <autoFilter ref="A1:K21"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>