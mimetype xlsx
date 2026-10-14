--- v0 (2026-08-24)
+++ v1 (2026-10-14)
@@ -3,53 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="サンプル" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
+  <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
@@ -424,51 +422,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K101"/>
+  <dimension ref="A1:K21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="30" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="16" customWidth="1" min="5" max="5"/>
     <col width="42" customWidth="1" min="6" max="6"/>
     <col width="15" customWidth="1" min="7" max="7"/>
     <col width="44" customWidth="1" min="8" max="8"/>
     <col width="30" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>名前</t>
@@ -555,5009 +553,1012 @@
         <is>
           <t>三重県いなべ市大安町丹生川久下１８３８−１</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>0594-88-0660</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>バイクショップ・自動車ディーラー</t>
         </is>
       </c>
       <c r="I2" t="inlineStr"/>
       <c r="J2" t="n">
         <v>35.12553803</v>
       </c>
       <c r="K2" t="n">
         <v>136.52853273</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>フリースタイル</t>
+          <t>ＨｏｎｄａＣａｒｓ福岡鳥栖蔵上店</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>ふりーすたいる</t>
+          <t>ほんだかーずふくおかとすくらのうえてん</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
-          <t>三重県</t>
+          <t>佐賀県</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>多気郡明和町</t>
+          <t>鳥栖市</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>三重県多気郡明和町蓑村１１１１-１</t>
+          <t>佐賀県鳥栖市蔵上４-１０１</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>0596-52-7577</t>
+          <t>0942-83-7330</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>バイクショップ・自動車ディーラー</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>ヤマハ</t>
+          <t>Honda Cars(ホンダカーズ)</t>
         </is>
       </c>
       <c r="J3" t="n">
-        <v>34.51734864</v>
+        <v>33.37347512</v>
       </c>
       <c r="K3" t="n">
-        <v>136.63335953</v>
+        <v>130.49842165</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>有限会社国府自動車</t>
+          <t>ＵＤトラックス北海道岩見沢支店</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>こうじどうしや</t>
-[...6 lines deleted...]
-      </c>
+          <t>ゆーでぃーとらっくすほっかいどういわみざわしてん</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
-          <t>三重県</t>
+          <t>北海道</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>鈴鹿市</t>
+          <t>岩見沢市</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>三重県鈴鹿市国府町９４５−２</t>
+          <t>北海道岩見沢市岡山町１２-２７</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>059-378-5504</t>
+          <t>0126-25-4123</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>バイクショップ・自動車ディーラー,車修理・自動車整備</t>
+          <t>バイクショップ・自動車ディーラー</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>自動車修理・整備業,自動車整備・鈑金・塗装業</t>
+          <t>UDトラックス</t>
         </is>
       </c>
       <c r="J4" t="n">
-        <v>34.85793441</v>
+        <v>43.23413235</v>
       </c>
       <c r="K4" t="n">
-        <v>136.49861422</v>
+        <v>141.7995426</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>株式会社オートアンドハウス</t>
+          <t>くるまのファミリー</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>おーとあんどはうす</t>
+          <t>くるまのふぁみりー</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>601-8347</t>
+          <t>292-0823</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>京都府</t>
+          <t>千葉県</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>京都市南区</t>
+          <t>木更津市</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>京都府京都市南区吉祥院観音堂南町１−１０</t>
+          <t>千葉県木更津市桜井新町１丁目２−３</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>075-661-7201</t>
+          <t>0438-40-5565</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>バイクショップ・自動車ディーラー,不動産会社</t>
-[...2 lines deleted...]
-      <c r="I5" t="inlineStr"/>
+          <t>バイクショップ・自動車ディーラー,車修理・自動車整備,車検代行・その他代行サービス</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>中古車買取・鈑金・塗装業,自動車修理・整備業,自動車整備業</t>
+        </is>
+      </c>
       <c r="J5" t="n">
-        <v>34.96506519</v>
+        <v>35.36768033</v>
       </c>
       <c r="K5" t="n">
-        <v>135.73256922</v>
+        <v>139.92615933</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>スバル近畿舞鶴店</t>
+          <t>白鳥輪業</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>すばるきんきまいづるてん</t>
+          <t>しらとりりんぎょう</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
-          <t>京都府</t>
+          <t>埼玉県</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>舞鶴市</t>
+          <t>春日部市</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>京都府舞鶴市下福井小字中田８８２-１５</t>
+          <t>埼玉県春日部市大枝６８０-５</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>0773-75-4108</t>
+          <t>048-735-0109</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>バイクショップ・自動車ディーラー</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>スバル</t>
+          <t>ヤマハ</t>
         </is>
       </c>
       <c r="J6" t="n">
-        <v>35.44820803</v>
+        <v>35.94539981</v>
       </c>
       <c r="K6" t="n">
-        <v>135.30745389</v>
+        <v>139.77550247</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>ＨｏｎｄａＣａｒｓ福岡鳥栖蔵上店</t>
+          <t>株式会社オートスピリット</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>ほんだかーずふくおかとすくらのうえてん</t>
-[...2 lines deleted...]
-      <c r="C7" t="inlineStr"/>
+          <t>おーとすぴりっと</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>570-0003</t>
+        </is>
+      </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>佐賀県</t>
+          <t>大阪府</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>鳥栖市</t>
+          <t>守口市</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>佐賀県鳥栖市蔵上４-１０１</t>
+          <t>大阪府守口市大日町３丁目４−２６</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>0942-83-7330</t>
+          <t>06-6916-7811</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>バイクショップ・自動車ディーラー</t>
+          <t>レンタカー,バイクショップ・自動車ディーラー,車修理・自動車整備</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>Honda Cars(ホンダカーズ)</t>
+          <t>中古車買取・鈑金・塗装業,自動車整備・鈑金・塗装業</t>
         </is>
       </c>
       <c r="J7" t="n">
-        <v>33.37347512</v>
+        <v>34.75238309</v>
       </c>
       <c r="K7" t="n">
-        <v>130.49842165</v>
+        <v>135.58152589</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>バリーガレージ</t>
+          <t>エムエスモータース</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>ばりーがれーじ</t>
+          <t>えむえすもーたーす</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>670-0056</t>
+          <t>988-0062</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>兵庫県</t>
+          <t>宮城県</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>姫路市</t>
+          <t>気仙沼市</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>兵庫県姫路市東今宿３丁目３−１０</t>
+          <t>宮城県気仙沼市明戸６０−１２</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>079-298-6400</t>
+          <t>0226-23-4600</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>バイクショップ・自動車ディーラー</t>
-[...2 lines deleted...]
-      <c r="I8" t="inlineStr"/>
+          <t>バイクショップ・自動車ディーラー,車修理・自動車整備</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>自動車修理・整備業,中古車買取・鈑金・塗装業</t>
+        </is>
+      </c>
       <c r="J8" t="n">
-        <v>34.83964942</v>
+        <v>38.90176505</v>
       </c>
       <c r="K8" t="n">
-        <v>134.66332067</v>
+        <v>141.55239119</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>有限会社フロンティア</t>
+          <t>有限会社高雄自動車</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>ふろんてぃあ</t>
+          <t>たかおじどうしゃ</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>674-0083</t>
+          <t>991-0041</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>兵庫県</t>
+          <t>山形県</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>明石市</t>
+          <t>寒河江市</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>兵庫県明石市魚住町住吉１丁目１２−６</t>
+          <t>山形県寒河江市大字寒河江字五反３５−１</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>078-948-3335</t>
+          <t>0237-86-0501</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>バイクショップ・自動車ディーラー,車修理・自動車整備</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>中古車買取・鈑金・塗装業,自動車整備・鈑金・塗装業</t>
+          <t>自動車整備・鈑金・塗装業</t>
         </is>
       </c>
       <c r="J9" t="n">
-        <v>34.69241886</v>
+        <v>38.37359211</v>
       </c>
       <c r="K9" t="n">
-        <v>134.90263489</v>
+        <v>140.2965676</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>フィアット神戸西</t>
+          <t>株式会社エムジーモータース</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>ふぃあっとこうべにし</t>
-[...2 lines deleted...]
-      <c r="C10" t="inlineStr"/>
+          <t>えむじーもーたーす</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>703-8207</t>
+        </is>
+      </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>兵庫県</t>
+          <t>岡山県</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>神戸市西区</t>
+          <t>岡山市中区</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>兵庫県神戸市西区小山２丁目４-１０</t>
+          <t>岡山県岡山市中区祇園７１０−１</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>078-926-1088</t>
+          <t>0120-275004</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>バイクショップ・自動車ディーラー</t>
+          <t>バイクショップ・自動車ディーラー,中古車ディーラー・販売,車修理・自動車整備</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>フィアット</t>
+          <t>自動車修理・整備業,自動車整備・鈑金・塗装業</t>
         </is>
       </c>
       <c r="J10" t="n">
-        <v>34.68412902</v>
+        <v>34.70076608</v>
       </c>
       <c r="K10" t="n">
-        <v>134.98284618</v>
+        <v>133.95206064</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>オートハウス秋山有限会社</t>
+          <t>ホンダ自動車販売広島株式会社 五日市営業所</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>おーとはうすあきやま</t>
+          <t>ほんだじどうしやはんばいひろしまいつかいちえいぎようしよ</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>041-0803</t>
+          <t>731-5135</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>北海道</t>
+          <t>広島県</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>函館市</t>
+          <t>広島市佐伯区</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>北海道函館市亀田中野町５８−４１</t>
+          <t>広島県広島市佐伯区海老園１丁目３−３２</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>0138-47-6000</t>
+          <t>082-923-1105</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>バイクショップ・自動車ディーラー,車修理・自動車整備</t>
+          <t>バイクショップ・自動車ディーラー,中古車ディーラー・販売,車修理・自動車整備</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>中古車買取・鈑金・塗装業,自動車修理・整備業,自動車整備業</t>
+          <t>自動車整備・自転車販売業</t>
         </is>
       </c>
       <c r="J11" t="n">
-        <v>41.8343992</v>
+        <v>34.36422635</v>
       </c>
       <c r="K11" t="n">
-        <v>140.75174992</v>
+        <v>132.35770282</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>ＵＤトラックス北海道岩見沢支店</t>
+          <t>メルセデス・ベンツ一宮</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>ゆーでぃーとらっくすほっかいどういわみざわしてん</t>
+          <t>めるせですべんついちのみや</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
-          <t>北海道</t>
+          <t>愛知県</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>岩見沢市</t>
+          <t>一宮市</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>北海道岩見沢市岡山町１２-２７</t>
+          <t>愛知県一宮市牛野通り１-４８-１</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>0126-25-4123</t>
+          <t>0586-71-2351</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>バイクショップ・自動車ディーラー</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>UDトラックス</t>
+          <t>メルセデスベンツ</t>
         </is>
       </c>
       <c r="J12" t="n">
-        <v>43.23413235</v>
+        <v>35.29046307</v>
       </c>
       <c r="K12" t="n">
-        <v>141.7995426</v>
+        <v>136.80526143</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>東部ダイハツ株式会社</t>
+          <t>さとう商会</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>とうぶだいはつ</t>
+          <t>さとうしようかい</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>005-0034</t>
+          <t>441-8124</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>北海道</t>
+          <t>愛知県</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>札幌市南区</t>
+          <t>豊橋市</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>北海道札幌市南区南３４条西１１丁目１−７</t>
+          <t>愛知県豊橋市野依町字郷道５６</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>011-596-7622</t>
+          <t>0532-25-0806</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>バイクショップ・自動車ディーラー</t>
-[...2 lines deleted...]
-      <c r="I13" t="inlineStr"/>
+          <t>バイクショップ・自動車ディーラー,車修理・自動車整備</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>自動車修理・整備業,自動車整備・鈑金・塗装業</t>
+        </is>
+      </c>
       <c r="J13" t="n">
-        <v>43.0133061</v>
+        <v>34.70283165</v>
       </c>
       <c r="K13" t="n">
-        <v>141.34535168</v>
+        <v>137.38410692</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>札幌トヨペット株式会社 法人営業部</t>
+          <t>トヨタＳ＆Ｄ西東京小金井店</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>さっぽろとよぺっとほうじんえいぎょうぶ</t>
-[...6 lines deleted...]
-      </c>
+          <t>とよたえすあんどでぃーにしとうきょうこがねいてん</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
-          <t>北海道</t>
+          <t>東京都</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>札幌市豊平区</t>
+          <t>小金井市</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>北海道札幌市豊平区月寒東１条１４丁目１−１</t>
+          <t>東京都小金井市梶野町２-５-５</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>011-858-8110</t>
+          <t>0422-54-4411</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>バイクショップ・自動車ディーラー,中古車ディーラー・販売</t>
-[...2 lines deleted...]
-      <c r="I14" t="inlineStr"/>
+          <t>バイクショップ・自動車ディーラー</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>トヨタ</t>
+        </is>
+      </c>
       <c r="J14" t="n">
-        <v>43.02108478</v>
+        <v>35.70546752</v>
       </c>
       <c r="K14" t="n">
-        <v>141.40433746</v>
+        <v>139.53014745</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>城山輪業サイクルショップ</t>
+          <t>東栄オート</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>しろやまりんぎょうさいくるしょっぷ</t>
+          <t>とうえいおーと</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>085-0826</t>
+          <t>901-2225</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>北海道</t>
+          <t>沖縄県</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>釧路市</t>
+          <t>宜野湾市</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>北海道釧路市城山１丁目４−２２</t>
+          <t>沖縄県宜野湾市大謝名４丁目１−３</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>0154-41-1414</t>
+          <t>098-898-4511</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>バイクショップ・自動車ディーラー,中古車ディーラー・販売,その他自動車・オートバイ・自転車,自転車屋</t>
+          <t>バイクショップ・自動車ディーラー,中古車ディーラー・販売,車検代行・その他代行サービス</t>
         </is>
       </c>
       <c r="I15" t="inlineStr"/>
       <c r="J15" t="n">
-        <v>42.98247649</v>
+        <v>26.26676088</v>
       </c>
       <c r="K15" t="n">
-        <v>144.39393803</v>
+        <v>127.73600113</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>有限会社エヌエスエンタープライズ</t>
+          <t>バイク王 金沢店</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>えぬえすえんたーぷらいず</t>
+          <t>ばいくおうかなざわてん</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>262-0018</t>
+          <t>921-8025</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>千葉県</t>
+          <t>石川県</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>千葉市花見川区</t>
+          <t>金沢市</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>千葉県千葉市花見川区畑町１８９１</t>
+          <t>石川県金沢市増泉１丁目１９−３２</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>043-213-7570</t>
+          <t>076-241-2911</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>バイクショップ・自動車ディーラー,中古車ディーラー・販売</t>
+          <t>バイクショップ・自動車ディーラー,中古車ディーラー・販売,その他自動車・オートバイ・自転車,輸送機械器具</t>
         </is>
       </c>
       <c r="I16" t="inlineStr"/>
       <c r="J16" t="n">
-        <v>35.66936721</v>
+        <v>36.5588708</v>
       </c>
       <c r="K16" t="n">
-        <v>140.08021201</v>
+        <v>136.64175574</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>くるまのファミリー</t>
+          <t>いすゞ自動車東海北陸株式会社福井支店福井サービスセンターフロント専用</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>くるまのふぁみりー</t>
+          <t>いすずじどうしゃとうかいほくりくふくいしてんふくいさーびすせんたーふろんとせんよう</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>292-0823</t>
+          <t>918-8152</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>千葉県</t>
+          <t>福井県</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>木更津市</t>
+          <t>福井市</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>千葉県木更津市桜井新町１丁目２−３</t>
+          <t>福井県福井市今市町５８−５</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>0438-40-5565</t>
+          <t>0776-38-2310</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>バイクショップ・自動車ディーラー,車修理・自動車整備,車検代行・その他代行サービス</t>
+          <t>バイクショップ・自動車ディーラー,中古車ディーラー・販売,車修理・自動車整備</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>中古車買取・鈑金・塗装業,自動車修理・整備業,自動車整備業</t>
+          <t>自動車整備・鈑金・塗装業</t>
         </is>
       </c>
       <c r="J17" t="n">
-        <v>35.36768033</v>
+        <v>36.01972236</v>
       </c>
       <c r="K17" t="n">
-        <v>139.92615933</v>
+        <v>136.20780898</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>有限会社朝日モータース</t>
+          <t>合資会社鈴木モーター商会</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>あさひもーたーす</t>
+          <t>すずきもーたーしょうかい</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>299-0236</t>
+          <t>972-8321</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>千葉県</t>
+          <t>福島県</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>袖ケ浦市</t>
+          <t>いわき市</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>千葉県袖ケ浦市横田２６１８</t>
+          <t>福島県いわき市常磐湯本町辰ノ口７８−５</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>0438-75-2611</t>
+          <t>0246-42-3737</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>バイクショップ・自動車ディーラー,車修理・自動車整備</t>
+          <t>バイクショップ・自動車ディーラー,中古車ディーラー・販売,車修理・自動車整備,生命保険・損害保険</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>自動車整備・鈑金・塗装業,中古車買取・鈑金・塗装業</t>
+          <t>自動車修理・整備業,自動車整備・自転車販売業</t>
         </is>
       </c>
       <c r="J18" t="n">
-        <v>35.38419486</v>
+        <v>37.01828868</v>
       </c>
       <c r="K18" t="n">
-        <v>140.01906473</v>
+        <v>140.84677044</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>株式会社紀陽自動車</t>
+          <t>有限会社安喰商会</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>きようじどうしゃ</t>
+          <t>あぐいしょうかい</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>644-0005</t>
+          <t>306-0231</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>和歌山県</t>
+          <t>茨城県</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>御坊市</t>
+          <t>古河市</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>和歌山県御坊市名屋町２丁目５−１２</t>
+          <t>茨城県古河市小堤１６５−８</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>0738-22-2488</t>
+          <t>0280-98-3573</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>バイクショップ・自動車ディーラー</t>
-[...2 lines deleted...]
-      <c r="I19" t="inlineStr"/>
+          <t>バイクショップ・自動車ディーラー,中古車ディーラー・販売,車修理・自動車整備</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>自動車整備・鈑金・塗装業,中古車買取・鈑金・塗装業</t>
+        </is>
+      </c>
       <c r="J19" t="n">
-        <v>33.88191651</v>
+        <v>36.20697295</v>
       </c>
       <c r="K19" t="n">
-        <v>135.15693357</v>
+        <v>139.76223938</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>トヨタカローラ新埼玉浦和三室店</t>
+          <t>スバル信州株式会社 本社営業部</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>とよたかろーらしんさいたまうらわみむろてん</t>
-[...2 lines deleted...]
-      <c r="C20" t="inlineStr"/>
+          <t>すばるしんしゅうほんしゃえいぎょうぶ</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>380-0928</t>
+        </is>
+      </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>埼玉県</t>
+          <t>長野県</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>さいたま市緑区</t>
+          <t>長野市</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>埼玉県さいたま市緑区大字三室１９３</t>
+          <t>長野県長野市若里４丁目１４−２８</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>048-873-5911</t>
+          <t>026-228-0512</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>バイクショップ・自動車ディーラー</t>
         </is>
       </c>
-      <c r="I20" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I20" t="inlineStr"/>
       <c r="J20" t="n">
-        <v>35.88907112</v>
+        <v>36.62876618</v>
       </c>
       <c r="K20" t="n">
-        <v>139.6658911</v>
+        <v>138.18555016</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>有限会社沼尾モータース</t>
+          <t>ポルシェセンター静岡</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>ぬまおもーたーす</t>
-[...6 lines deleted...]
-      </c>
+          <t>ぽるしぇせんたーしずおか</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr">
         <is>
-          <t>埼玉県</t>
+          <t>静岡県</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>坂戸市</t>
+          <t>静岡市清水区</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>埼玉県坂戸市関間４丁目１４−８</t>
+          <t>静岡県静岡市清水区長崎南町１-３８</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>049-283-2900</t>
+          <t>054-267-0911</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>バイクショップ・自動車ディーラー</t>
         </is>
       </c>
-      <c r="I21" t="inlineStr"/>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t>ポルシェ</t>
+        </is>
+      </c>
       <c r="J21" t="n">
-        <v>35.95076743</v>
+        <v>35.00946746</v>
       </c>
       <c r="K21" t="n">
-        <v>139.40710521</v>
-[...3806 lines deleted...]
-      <c r="K97" t="n">
         <v>138.44821135</v>
       </c>
     </row>
-    <row r="98">
-[...206 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:K101"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>