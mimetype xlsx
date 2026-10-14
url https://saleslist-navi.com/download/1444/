--- v0 (2026-08-24)
+++ v1 (2026-10-14)
@@ -3,53 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="サンプル" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
+  <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
@@ -424,51 +422,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L101"/>
+  <dimension ref="A1:L21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="30" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="16" customWidth="1" min="5" max="5"/>
     <col width="42" customWidth="1" min="6" max="6"/>
     <col width="15" customWidth="1" min="7" max="7"/>
     <col width="44" customWidth="1" min="8" max="8"/>
     <col width="30" customWidth="1" min="9" max="9"/>
     <col width="10" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
@@ -562,5192 +560,1027 @@
           <t>三重県いなべ市員弁町笠田新田１２２８</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>0594-84-2345</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>中古車ディーラー・販売</t>
         </is>
       </c>
       <c r="I2" t="inlineStr"/>
       <c r="J2" t="inlineStr"/>
       <c r="K2" t="n">
         <v>35.12320287</v>
       </c>
       <c r="L2" t="n">
         <v>136.55673585</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>有限会社丸川自動車</t>
+          <t>アルカンスィエル（ＡＲＣ−ＥＮ−ＣＩＥＬ）</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>まるかわじどうしゃ</t>
+          <t>あるかんすぃえる</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>515-0041</t>
+          <t>669-2106</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>三重県</t>
+          <t>兵庫県</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>松阪市</t>
+          <t>丹波篠山市</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>三重県松阪市上川町１７０７−１</t>
+          <t>兵庫県丹波篠山市牛ケ瀬１４４−３</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>0598-51-2288</t>
+          <t>079-594-0037</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>バイクショップ・自動車ディーラー,中古車ディーラー・販売,車修理・自動車整備</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>自動車整備・鈑金・塗装業</t>
+          <t>自動車修理・整備業,自動車整備・鈑金・塗装業</t>
         </is>
       </c>
       <c r="J3" t="inlineStr"/>
       <c r="K3" t="n">
-        <v>34.56306647</v>
+        <v>35.04896494</v>
       </c>
       <c r="L3" t="n">
-        <v>136.56148857</v>
+        <v>135.17906235</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>カーショップレトロ</t>
+          <t>ガレージＭＫＴ</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>かーしよつぷれとろ</t>
+          <t>がれーじえむけーてぃー</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>621-0827</t>
+          <t>061-1423</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>京都府</t>
+          <t>北海道</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>亀岡市</t>
+          <t>恵庭市</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>京都府亀岡市篠町王子西ノ山２５−１</t>
+          <t>北海道恵庭市柏木町４丁目７−１</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>0771-23-5047</t>
+          <t>0123-39-3775</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>バイクショップ・自動車ディーラー,中古車ディーラー・販売</t>
+          <t>中古車ディーラー・販売</t>
         </is>
       </c>
       <c r="I4" t="inlineStr"/>
       <c r="J4" t="inlineStr"/>
       <c r="K4" t="n">
-        <v>34.99658385</v>
+        <v>42.89125588</v>
       </c>
       <c r="L4" t="n">
-        <v>135.61529505</v>
+        <v>141.56789401</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>マハロ・カーズ</t>
+          <t>株式会社ミヤ自動車</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>まはろかーず</t>
+          <t>みやじどうしゃ</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>615-8195</t>
+          <t>299-1154</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>京都府</t>
+          <t>千葉県</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>京都市西京区</t>
+          <t>君津市</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>京都府京都市西京区川島権田町９−２</t>
+          <t>千葉県君津市南久保１丁目１−１３</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>075-382-3882</t>
+          <t>0439-53-0007</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>中古車ディーラー・販売</t>
+          <t>バイクショップ・自動車ディーラー,中古車ディーラー・販売</t>
         </is>
       </c>
       <c r="I5" t="inlineStr"/>
       <c r="J5" t="inlineStr"/>
       <c r="K5" t="n">
-        <v>34.97661858</v>
+        <v>35.32875903</v>
       </c>
       <c r="L5" t="n">
-        <v>135.69444437</v>
+        <v>139.90148806</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>株式会社中川自動車</t>
+          <t>バイカーズステーションソックス川口店</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>なかがわじどうしゃ</t>
+          <t>ばいかーずすてーしょんそっくすかわぐちてん</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>849-0913</t>
+          <t>334-0013</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>佐賀県</t>
+          <t>埼玉県</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>佐賀市</t>
+          <t>川口市</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>佐賀県佐賀市兵庫町大字渕１３４７−１</t>
+          <t>埼玉県川口市南鳩ヶ谷３丁目２２−２３</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>0952-29-3401</t>
+          <t>048-281-1666</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>バイクショップ・自動車ディーラー,中古車ディーラー・販売,車修理・自動車整備</t>
-[...11 lines deleted...]
-      </c>
+          <t>中古車ディーラー・販売,その他自動車・オートバイ・自転車,輸送機械器具</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr"/>
+      <c r="J6" t="inlineStr"/>
       <c r="K6" t="n">
-        <v>33.27466135</v>
+        <v>35.81436126</v>
       </c>
       <c r="L6" t="n">
-        <v>130.31791468</v>
+        <v>139.74052106</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>株式会社ＤｒｅａｍＣｏｍｐａｎｙ</t>
+          <t>カーチス南港</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>どりーむかんぱにー</t>
+          <t>かーちすなんこう</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>669-4132</t>
+          <t>559-0032</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>兵庫県</t>
+          <t>大阪府</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>丹波市</t>
+          <t>大阪市住之江区</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>兵庫県丹波市春日町野村２５６８−１</t>
+          <t>大阪府大阪市住之江区南港南２丁目１−３１</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>0795-78-9924</t>
+          <t>06-6569-1576</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>バイクショップ・自動車ディーラー,中古車ディーラー・販売</t>
+          <t>中古車ディーラー・販売</t>
         </is>
       </c>
       <c r="I7" t="inlineStr"/>
       <c r="J7" t="inlineStr"/>
       <c r="K7" t="n">
-        <v>35.16508884</v>
+        <v>34.62058077</v>
       </c>
       <c r="L7" t="n">
-        <v>135.10560938</v>
+        <v>135.43366553</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>有限会社東亜オートセンター</t>
+          <t>宮城トヨタ自動車株式会社 ＭＴＧ扇町</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>とうあおーとせんたー</t>
+          <t>みやぎとよたじどうしゃえむてぃーじーおうぎまち</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>671-1107</t>
+          <t>983-0034</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>兵庫県</t>
+          <t>宮城県</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>姫路市広畑区</t>
+          <t>仙台市宮城野区</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>兵庫県姫路市広畑区西蒲田１１１９−３</t>
+          <t>宮城県仙台市宮城野区扇町３丁目６−２５</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>079-237-6379</t>
+          <t>022-788-1061</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>中古車ディーラー・販売,車修理・自動車整備</t>
+          <t>バイクショップ・自動車ディーラー,中古車ディーラー・販売,車修理・自動車整備</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>自動車修理・整備業</t>
+          <t>自動車整備・鈑金・塗装業</t>
         </is>
       </c>
       <c r="J8" t="inlineStr"/>
       <c r="K8" t="n">
-        <v>34.81945663</v>
+        <v>38.26163491</v>
       </c>
       <c r="L8" t="n">
-        <v>134.63656262</v>
+        <v>140.94114174</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>有限会社マツモト自動車</t>
+          <t>Ｍ‐ｓｈｏｐ・Ｇ辻丸</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>まつもとじどうしゃ</t>
+          <t>えむしょっぷじーつじまる</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>679-2315</t>
+          <t>751-0816</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>兵庫県</t>
+          <t>山口県</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>神崎郡市</t>
+          <t>下関市</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>兵庫県神崎郡市川町西川辺５２５−１</t>
+          <t>山口県下関市椋野町１丁目２−８</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>0790-26-2468</t>
+          <t>083-232-5081</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>バイクショップ・自動車ディーラー,中古車ディーラー・販売,車修理・自動車整備</t>
+          <t>バイクショップ・自動車ディーラー,中古車ディーラー・販売,車修理・自動車整備,生命保険・損害保険</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>自動車修理・整備業,自動車整備・自転車販売業,中古車買取・鈑金・塗装業</t>
-[...6 lines deleted...]
-      </c>
+          <t>自動車修理・整備業,自動車整備・鈑金・塗装業</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr"/>
       <c r="K9" t="n">
-        <v>34.98442954</v>
+        <v>33.97406801</v>
       </c>
       <c r="L9" t="n">
-        <v>134.76485683</v>
+        <v>130.94671379</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>クシタニ 西宮店</t>
+          <t>ネクステージ倉敷店</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>くしたににしのみやてん</t>
-[...6 lines deleted...]
-      </c>
+          <t>ねくすてーじくらしきてん</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
-          <t>兵庫県</t>
+          <t>岡山県</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>西宮市</t>
+          <t>倉敷市</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>兵庫県西宮市西田町１−２２</t>
+          <t>岡山県倉敷市中島２６３１-２</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>0798-73-6641</t>
+          <t>086-465-4907</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>中古車ディーラー・販売</t>
         </is>
       </c>
-      <c r="I10" t="inlineStr"/>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>ネクステージ</t>
+        </is>
+      </c>
       <c r="J10" t="inlineStr"/>
       <c r="K10" t="n">
-        <v>34.74396734</v>
+        <v>34.57081354</v>
       </c>
       <c r="L10" t="n">
-        <v>135.3388281</v>
+        <v>133.74047306</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>株式会社フルラインズ</t>
+          <t>株式会社アーアーアーアース自動車・スクラップ車・事故車・車検切れ車・引取り廃車手続き無料受付センター</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>ふるらいんず</t>
+          <t>あーあーあーあーすじどうしゃすくらっぷしゃじこしゃしゃけんぎれしゃひきとりはいしゃてつづきむりょううけつけせんたー</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>049-0111</t>
+          <t>737-0003</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>北海道</t>
+          <t>広島県</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>北斗市</t>
+          <t>呉市</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>北海道北斗市七重浜８丁目１−２４</t>
+          <t>広島県呉市阿賀中央６丁目３</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>0138-86-5678</t>
+          <t>0120-017373</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>バイクショップ・自動車ディーラー,中古車ディーラー・販売</t>
-[...2 lines deleted...]
-      <c r="I11" t="inlineStr"/>
+          <t>バイクショップ・自動車ディーラー,中古車ディーラー・販売,車修理・自動車整備</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>自動車整備・解体業</t>
+        </is>
+      </c>
       <c r="J11" t="inlineStr"/>
       <c r="K11" t="n">
-        <v>41.82130728</v>
+        <v>34.23572663</v>
       </c>
       <c r="L11" t="n">
-        <v>140.6943781</v>
+        <v>132.60073204</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>有限会社福田自動車商会</t>
+          <t>コンコルドモータース</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>ふくだじどうしゃしょうかい</t>
+          <t>こんこるどもーたーす</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>089-2133</t>
+          <t>480-0142</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>北海道</t>
+          <t>愛知県</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>広尾郡大樹町</t>
+          <t>丹羽郡大口町</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>北海道広尾郡大樹町仲通５</t>
+          <t>愛知県丹羽郡大口町中小口４丁目５８</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>01558-6-2197</t>
+          <t>0587-95-6224</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>バイクショップ・自動車ディーラー,中古車ディーラー・販売,車修理・自動車整備</t>
-[...6 lines deleted...]
-      </c>
+          <t>バイクショップ・自動車ディーラー,中古車ディーラー・販売</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr"/>
       <c r="J12" t="inlineStr"/>
       <c r="K12" t="n">
-        <v>42.49546035</v>
+        <v>35.34170089</v>
       </c>
       <c r="L12" t="n">
-        <v>143.2781101</v>
+        <v>136.9262707</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>ＤＭＭＯＴＯＲＳ</t>
+          <t>トヨタ中古車販売</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>でぃーえむもーたーず</t>
+          <t>とよたちゅうこしゃはんばい</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>002-8054</t>
+          <t>471-0046</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>北海道</t>
+          <t>愛知県</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>札幌市北区</t>
+          <t>豊田市</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>北海道札幌市北区篠路町拓北６−７６０</t>
+          <t>愛知県豊田市本新町８丁目２４−１</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>011-776-6631</t>
+          <t>0565-42-3993</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>バイクショップ・自動車ディーラー,中古車ディーラー・販売,車修理・自動車整備</t>
-[...11 lines deleted...]
-      </c>
+          <t>中古車ディーラー・販売</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr"/>
+      <c r="J13" t="inlineStr"/>
       <c r="K13" t="n">
-        <v>43.15098298</v>
+        <v>35.07989912</v>
       </c>
       <c r="L13" t="n">
-        <v>141.40745148</v>
+        <v>137.11352503</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>ケースタイル</t>
+          <t>株式会社Ｒｅｏ Ｍｏｔｏｒｓ</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>けーすたいる</t>
+          <t>りおもーたーず</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>003-0865</t>
+          <t>195-0051</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>北海道</t>
+          <t>東京都</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>札幌市白石区</t>
+          <t>町田市</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>北海道札幌市白石区川下５条３丁目１−３１</t>
+          <t>東京都町田市真光寺町２７４−５</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>011-871-0999</t>
+          <t>0428-60-2139</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>バイクショップ・自動車ディーラー,中古車ディーラー・販売,卸売市場</t>
+          <t>中古車ディーラー・販売</t>
         </is>
       </c>
       <c r="I14" t="inlineStr"/>
       <c r="J14" t="inlineStr"/>
       <c r="K14" t="n">
-        <v>43.05361552</v>
+        <v>35.60431924</v>
       </c>
       <c r="L14" t="n">
-        <v>141.4441484</v>
+        <v>139.4630226</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>パワー（合同会社）</t>
+          <t>カーリンク甲賀水口店</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>ぱわー</t>
+          <t>かーりんくこうかみなくちてん</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>061-3209</t>
+          <t>528-0043</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>北海道</t>
+          <t>滋賀県</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>石狩市</t>
+          <t>甲賀市</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>北海道石狩市花川南９条５丁目２−５</t>
+          <t>滋賀県甲賀市水口町杣中９７９−５</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>0133-62-8880</t>
+          <t>0120-307168</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>中古車ディーラー・販売</t>
         </is>
       </c>
       <c r="I15" t="inlineStr"/>
       <c r="J15" t="inlineStr"/>
       <c r="K15" t="n">
-        <v>43.13675862</v>
+        <v>34.93809466</v>
       </c>
       <c r="L15" t="n">
-        <v>141.28797452</v>
+        <v>136.14388958</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>ＷＡＣＡＲ株式会社</t>
+          <t>Ｕ－Ｓｅｌｅｃｔ大和</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>わかー</t>
-[...6 lines deleted...]
-      </c>
+          <t>ゆーせれくとやまと</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr">
         <is>
-          <t>千葉県</t>
+          <t>神奈川県</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>八千代市</t>
+          <t>大和市</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>千葉県八千代市勝田５６２</t>
+          <t>神奈川県大和市大和東１-１０-２</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>047-407-0139</t>
+          <t>046-200-2251</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>バイクショップ・自動車ディーラー,中古車ディーラー・販売</t>
-[...2 lines deleted...]
-      <c r="I16" t="inlineStr"/>
+          <t>中古車ディーラー・販売</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>ホンダの中古車販売店</t>
+        </is>
+      </c>
       <c r="J16" t="inlineStr"/>
       <c r="K16" t="n">
-        <v>35.70019281</v>
+        <v>35.47002682</v>
       </c>
       <c r="L16" t="n">
-        <v>140.1269457</v>
+        <v>139.46541841</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>ダイハツ千葉販売Ｕ－ＣＡＲ君津</t>
+          <t>有限会社松幸自動車</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>だいはつちばはんばいゆーかーきみつ</t>
-[...2 lines deleted...]
-      <c r="C17" t="inlineStr"/>
+          <t>しょうこうじどうしゃ</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>830-0224</t>
+        </is>
+      </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>千葉県</t>
+          <t>福岡県</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>君津市</t>
+          <t>久留米市</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>千葉県君津市外箕輪３-１７-２６</t>
+          <t>福岡県久留米市城島町上青木３０７−４</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>0439-55-2351</t>
+          <t>0942-62-4121</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>中古車ディーラー・販売</t>
+          <t>バイクショップ・自動車ディーラー,中古車ディーラー・販売,車修理・自動車整備</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>ダイハツの中古車販売店</t>
+          <t>自動車整備・自転車販売業</t>
         </is>
       </c>
       <c r="J17" t="inlineStr"/>
       <c r="K17" t="n">
-        <v>35.31859332</v>
+        <v>33.24195013</v>
       </c>
       <c r="L17" t="n">
-        <v>139.92595829</v>
+        <v>130.41114882</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>アップル東金バイパス店</t>
+          <t>ワンズ・ターンモータースポーツ</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>あっぷるとうがねばいぱすてん</t>
+          <t>わんずたーんもーたーすぽーつ</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>283-0005</t>
+          <t>811-4304</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>千葉県</t>
+          <t>福岡県</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>東金市</t>
+          <t>遠賀郡遠賀町</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>千葉県東金市田間１２５９−６</t>
+          <t>福岡県遠賀郡遠賀町大字若松１９２−３</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>0475-52-5599</t>
+          <t>093-293-6996</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>バイクショップ・自動車ディーラー,中古車ディーラー・販売</t>
-[...3 lines deleted...]
-      <c r="J18" t="inlineStr"/>
+          <t>中古車ディーラー・販売,車修理・自動車整備,生命保険・損害保険</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>自動車修理・整備業,自動車整備・鈑金・塗装業,中古車買取・鈑金・塗装業</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>○</t>
+        </is>
+      </c>
       <c r="K18" t="n">
-        <v>35.57487765</v>
+        <v>33.86493363</v>
       </c>
       <c r="L18" t="n">
-        <v>140.38104604</v>
+        <v>130.67441371</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>有限会社エスエストレーディング</t>
+          <t>華川モータース</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>えすえすとれーでいんぐ</t>
+          <t>はなかわもおたあす</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>299-0256</t>
+          <t>319-1538</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>千葉県</t>
+          <t>茨城県</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>袖ケ浦市</t>
+          <t>北茨城市</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>千葉県袖ケ浦市飯富５９５</t>
+          <t>茨城県北茨城市華川町小豆畑９８２</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>0438-38-3987</t>
+          <t>0293-42-1390</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>中古車ディーラー・販売</t>
-[...3 lines deleted...]
-      <c r="J19" t="inlineStr"/>
+          <t>バイクショップ・自動車ディーラー,中古車ディーラー・販売,車修理・自動車整備</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>中古車買取・鈑金・塗装業,自動車修理・整備業,自動車整備・鈑金・塗装業</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t>○</t>
+        </is>
+      </c>
       <c r="K19" t="n">
-        <v>35.40872148</v>
+        <v>36.82399015</v>
       </c>
       <c r="L19" t="n">
-        <v>139.97673962</v>
+        <v>140.70818797</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>新和オイル株式会社</t>
+          <t>吉澤モータース諏訪店</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>しんわおいる</t>
+          <t>よしざわもーたーすすわてん</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>647-0044</t>
+          <t>391-0013</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>和歌山県</t>
+          <t>長野県</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>新宮市</t>
+          <t>茅野市</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>和歌山県新宮市神倉４丁目６−３０</t>
+          <t>長野県茅野市宮川３８５１−３</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>0735-22-4693</t>
+          <t>0266-82-5180</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>ガソリンスタンド・ドライブイン,中古車ディーラー・販売</t>
+          <t>バイクショップ・自動車ディーラー,中古車ディーラー・販売,その他自動車・オートバイ・自転車</t>
         </is>
       </c>
       <c r="I20" t="inlineStr"/>
       <c r="J20" t="inlineStr"/>
       <c r="K20" t="n">
-        <v>33.71937576</v>
+        <v>35.99215461</v>
       </c>
       <c r="L20" t="n">
-        <v>135.98726675</v>
+        <v>138.14462349</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>関東自動車販売</t>
+          <t>ミズホ商会有限会社</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>かんとうじどうしゃはんばい</t>
+          <t>みずほしょうかい</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>331-0078</t>
+          <t>421-1132</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>埼玉県</t>
+          <t>静岡県</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>さいたま市西区</t>
+          <t>藤枝市</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>埼玉県さいたま市西区西大宮４丁目５４−３４</t>
+          <t>静岡県藤枝市岡部町三輪６３９−１５</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>048-624-5033</t>
+          <t>054-625-8901</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>バイクショップ・自動車ディーラー,中古車ディーラー・販売</t>
+          <t>中古車ディーラー・販売</t>
         </is>
       </c>
       <c r="I21" t="inlineStr"/>
       <c r="J21" t="inlineStr"/>
       <c r="K21" t="n">
-        <v>35.93467937</v>
+        <v>34.90348446</v>
       </c>
       <c r="L21" t="n">
-        <v>139.57636079</v>
-[...4163 lines deleted...]
-        <v>130.74788682</v>
+        <v>138.29361602</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:L101"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>